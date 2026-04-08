--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1091,377 +1091,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la rééducation perceptivo-motrice sur la récupération de la parole chez deux patientes avec aphasie non fluente chronique post-AVC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which way to the dawn of speech? Reanalyzing half a century of debates and data in light of speech science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célise Haldin</w:t>
+                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Acher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cousin</w:t>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0485⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Science Advances, 5 (12), pp.eaaw3916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw3916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134778v1</w:t>
+                <w:t xml:space="preserve">hal-02304423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which way to the dawn of speech? Reanalyzing half a century of debates and data in light of speech science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+                <w:t xml:space="preserve">Effet de la rééducation perceptivo-motrice sur la récupération de la parole chez deux patientes avec aphasie non fluente chronique post-AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célise Haldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
+                <w:t xml:space="preserve">Louise Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fagot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Barbier</w:t>
+                <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Science Advances, 5 (12), pp.eaaw3916. </w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.44-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw3916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304423v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech recovery and language plasticity can be facilitated by Sensori-Motor Fusion (SMF) training in chronic non-fluent aphasia. A case report study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célise Haldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (7), pp.595-621. </w:t>
@@ -1918,51 +1918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2529,807 +2529,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding stop place systems in the perceptuo-motor substance of speech: On the universality of the labial-coronal-velar stop series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+                <w:t xml:space="preserve">Caractérisation des mécanismes de production de la parole: une approche biométrique et modélisatrice mono-locuteur et multi-dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (1-2), pp.67-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640400v1</w:t>
+                <w:t xml:space="preserve">hal-00779188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des mécanismes de production de la parole: une approche biométrique et modélisatrice mono-locuteur et multi-dispositifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The tongue in speech and feeding: Comparative articulatory modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (6), pp.745-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2012.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779188v1</w:t>
+                <w:t xml:space="preserve">hal-00733560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tongue in speech and feeding: Comparative articulatory modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+                <w:t xml:space="preserve">Grounding stop place systems in the perceptuo-motor substance of speech: On the universality of the labial-coronal-velar stop series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 40 (6), pp.745-763. </w:t>
+              <w:t xml:space="preserve">, 2012, 40 (1), pp.20-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wocn.2012.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2011.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733560v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence de la parole : Aspects historiques et épistémologiques d'une nouvelle réarticulation</w:t>
+                <w:t xml:space="preserve">Considérations ontogénétiques et phylogénétiques concernant l'origine de la parole. Prédiction de la capacité des conduits vocaux de fossiles reconstitués à produire des sons de parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Granat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.document 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/primatologie.797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640388v1</w:t>
+                <w:t xml:space="preserve">hal-00640386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study on augmented speech communication based on Electro-Magnetic Articulography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'émergence de la parole : Aspects historiques et épistémologiques d'une nouvelle réarticulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Granat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.15-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00582589v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considérations ontogénétiques et phylogénétiques concernant l'origine de la parole. Prédiction de la capacité des conduits vocaux de fossiles reconstitués à produire des sons de parole</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+                <w:t xml:space="preserve">A pilot study on augmented speech communication based on Electro-Magnetic Articulography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panikos Heracleous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norihiro Hagita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Primatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (8), pp.1119-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2011.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/primatologie.797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00640386v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can you 'read' tongue movements ? Evaluation of the contribution of tongue display to speech understanding</w:t>
               </w:r>
@@ -3341,64 +3341,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (6), pp.493-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3520,299 +3520,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional articulatory model of the velum and nasopharyngeal wall based on MRI and CT data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La croissance de l'instrument vocal: Contrôle, modélisation, potentialités acoustiques et conséquences perceptives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Serkhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Birkholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Joachim Kröger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XIII (2), pp.59-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00296604v1</w:t>
+                <w:t xml:space="preserve">hal-00362000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance de l'instrument vocal: Contrôle, modélisation, potentialités acoustiques et conséquences perceptives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A three-dimensional articulatory model of the velum and nasopharyngeal wall based on MRI and CT data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 123 (4), pp.2335-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2875111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362000v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Têtes parlantes audiovisuelles virtuelles : données et modèles articulatoires - applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,497 +4124,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm for calculating the cross-section areas of the vocal tract (translated from Akusticheskii Zhurnal 51(1), 2005, 52-58)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a 3D articulatory model of velum based on MRI and CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor N. Sorokin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 51 (1), pp.38-43</w:t>
+              <w:t xml:space="preserve">ZAS Papers in Linguistics (Speech production and perception: Experimental analyses and models)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40, pp.195-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361939v1</w:t>
+                <w:t xml:space="preserve">hal-00362100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les exceptions des handicaps révèlent les universaux phonologiques : contraintes visuelles et auditives des systèmes consonantiques des langues du monde</w:t>
+                <w:t xml:space="preserve">Comment les exceptions des handicaps révèlent des universaux phonologiques bimodaux: contraintes audiovisuelles des systèmes consonantiques des langues du monde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 25 (Num spéc., dir. scient. Irina Vilkou-Poustovaïa : l'exception entre les théories linguistiques e, pp.175-189</w:t>
+              <w:t xml:space="preserve">, 2005, 25, pp.175-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361942v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a 3D articulatory model of velum based on MRI and CT images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithm for calculating the cross-section areas of the vocal tract (translated from Akusticheskii Zhurnal 51(1), 2005, 52-58)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.S. Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor N. Sorokin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZAS Papers in Linguistics (Speech production and perception: Experimental analyses and models)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 40, pp.195-211</w:t>
+              <w:t xml:space="preserve">Acoustical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51 (1), pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362100v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les exceptions des handicaps révèlent des universaux phonologiques bimodaux: contraintes audiovisuelles des systèmes consonantiques des langues du monde.</w:t>
+                <w:t xml:space="preserve">Comment les exceptions des handicaps révèlent les universaux phonologiques : contraintes visuelles et auditives des systèmes consonantiques des langues du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Badin</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 25, pp.175-189</w:t>
+              <w:t xml:space="preserve">, 2005, 25 (Num spéc., dir. scient. Irina Vilkou-Poustovaïa : l'exception entre les théories linguistiques e, pp.175-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370488v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional linear articulatory modeling of tongue, lips and face, based on MRI and video images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5022,273 +5022,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an articulatory-driven neural vocoder for speech synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
+                <w:t xml:space="preserve">Malayalam three-way rhotics contrast: Articulatory modelling based on MRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Kochetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184762v1</w:t>
+                <w:t xml:space="preserve">hal-03132829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malayalam three-way rhotics contrast: Articulatory modelling based on MRI data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">Towards an articulatory-driven neural vocoder for speech synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132829v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of coarticulation in a multilingual speaker: Preliminary results from MRI data</w:t>
               </w:r>
@@ -5493,286 +5493,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour visuel en aphasiologie : résultats comportementaux, acoustiques et en neuroimagerie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+                <w:t xml:space="preserve">Tracking contours of orofacial articulators from real-time MRI of speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Labrunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Voit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Detante</w:t>
+                <w:t xml:space="preserve">Arun A Josep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.470-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419292v1</w:t>
+                <w:t xml:space="preserve">hal-01368251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of visual feedback on speech recovery and language plasticity in patients with post-stroke non-fluent aphasia. Functional MRI assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Boilley</w:t>
+                <w:t xml:space="preserve">Suivi de contours d'articulateurs orofaciaux à partir d'IRM dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFMER 2016 - 31st Annual Congress of the French Society of Physical and Rehabilitation Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.687-695</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413803v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a biomechanical model and articulatory data for the numerical production of vowels</w:t>
               </w:r>
@@ -5886,548 +5886,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’échographie linguale à la rééducation orthophonique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Canault</w:t>
+                <w:t xml:space="preserve">Effect of visual feedback on speech recovery and language plasticity in patients with post-stroke non-fluent aphasia. Functional MRI assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Acher</w:t>
+                <w:t xml:space="preserve">Claire Boilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOFMER 2016 - 31st Annual Congress of the French Society of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Etienne, France. pp.e75 - e76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417693v1</w:t>
+                <w:t xml:space="preserve">hal-01413803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking contours of orofacial articulators from real-time MRI of speech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Labrunie</w:t>
+                <w:t xml:space="preserve">Retour visuel en aphasiologie : résultats comportementaux, acoustiques et en neuroimagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Detante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.227-260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368251v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de contours d'articulateurs orofaciaux à partir d'IRM dynamique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">Apport de l’échographie linguale à la rééducation orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.687-695</w:t>
+              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.199-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345014v1</w:t>
+                <w:t xml:space="preserve">hal-01417693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour articulatoire visuel pour la rééducation orthophonique : approches basées sur l’échographie linguale augmentée</w:t>
+                <w:t xml:space="preserve">Tongue Tracking in Ultrasound Images using EigenTongue Decomposition and Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bocquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228919v1</w:t>
+                <w:t xml:space="preserve">hal-01228917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du positionnement d’antennes de réception IRM pour l’imagerie du conduit vocal en parole et en déglutition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labrunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6456,165 +6443,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM 2015 - 2ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongue Tracking in Ultrasound Images using EigenTongue Decomposition and Artificial Neural Networks</w:t>
+                <w:t xml:space="preserve">Retour articulatoire visuel pour la rééducation orthophonique : approches basées sur l’échographie linguale augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Bocquelet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228917v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic animation of an articulatory tongue model from ultrasound images using Gaussian mixture regression</w:t>
               </w:r>
@@ -6695,51 +6695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Articulatory Speech Synthesis using Deep Neural Networks for BCI Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bocquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6829,51 +6829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of articulatory strategies for a bilingual speaker: Preliminary data and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6937,51 +6937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des stratégies articulatoires d’un locuteur bilingue anglais-français: Données et modèles préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7127,77 +7127,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaker adaptation of an acoustic-to-articulatory inversion model using cascaded Gaussian mixture regressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2753-2757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7216,1068 +7216,1068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the proceedings of the SLaTE 2013 workshop on Speech and Language Technology in Education</w:t>
+                <w:t xml:space="preserve">Development and implementation of fiducial markers for vocal tract MRI imaging and speech articulatory modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Demolin</w:t>
+                <w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Raby</w:t>
+                <w:t xml:space="preserve">Arielle Koncki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLaTE 2013 - Speech and Language Technology in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.8-10</w:t>
+              <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1321-1325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960360v1</w:t>
+                <w:t xml:space="preserve">hal-00881252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and implementation of fiducial markers for vocal tract MRI imaging and speech articulatory modelling</w:t>
+                <w:t xml:space="preserve">Introduction to the proceedings of the SLaTE 2013 workshop on Speech and Language Technology in Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t>
+                <w:t xml:space="preserve">Didier Demolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arielle Koncki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+                <w:t xml:space="preserve">Françoise Raby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1321-1325</w:t>
+              <w:t xml:space="preserve">SLaTE 2013 - Speech and Language Technology in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881252v1</w:t>
+                <w:t xml:space="preserve">hal-00960360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles pistes pour revisiter la production de la parole et son développement : données, modèles, représentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Captier</w:t>
+                <w:t xml:space="preserve">Vizart3D : retour articulatoire visuel pour l'aide à la prononciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.593-600</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724679v1</w:t>
+                <w:t xml:space="preserve">hal-00725513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparée de la précision de mesure des systèmes d'articulographie électromagnétique 3D : Wave et AG500</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+                <w:t xml:space="preserve">Nouvelles pistes pour revisiter la production de la parole et son développement : données, modèles, représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.513-520</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.593-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724682v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vizart3D : retour articulatoire visuel pour l'aide à la prononciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+                <w:t xml:space="preserve">Étude comparée de la précision de mesure des systèmes d'articulographie électromagnétique 3D : Wave et AG500</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+                <w:t xml:space="preserve">Brigitte Wrobel-Dautcourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.17-18</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.513-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725513v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et mise en œuvre de marqueurs fiduciaires pour l'imagerie IRM du conduit vocal en vue de la modélisation articulatoire de la parole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-speaker acoustic-to-articulatory inversion using phone-based trajectory HMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.81-88</w:t>
+              <w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Tue.SS3.08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724671v1</w:t>
+                <w:t xml:space="preserve">hal-00974347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-speaker acoustic-to-articulatory inversion using phone-based trajectory HMM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement et mise en œuvre de marqueurs fiduciaires pour l'imagerie IRM du conduit vocal en vue de la modélisation articulatoire de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Koncki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Tue.SS3.08</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974347v1</w:t>
+                <w:t xml:space="preserve">hal-00724671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalisation articulatoire du locuteur par méthodes de décomposition tri-linéaire basées sur des données IRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Articulatory speaker normalisation based on MRI-data using three-way linear decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gopal Ananthakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.529-536</w:t>
+              <w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Thu.O9c.03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724687v1</w:t>
+                <w:t xml:space="preserve">hal-00779218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory speaker normalisation based on MRI-data using three-way linear decomposition methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Normalisation articulatoire du locuteur par méthodes de décomposition tri-linéaire basées sur des données IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopal Ananthakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Thu.O9c.03</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.529-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779218v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in articulatory strategies between silent, whispered and normal speech ? A pilot study using ElectroMagnetic Articulography</w:t>
               </w:r>
@@ -8302,64 +8302,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8384,90 +8384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a multi-speaker visual articulatory feedback system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2011 - 12th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.589-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8486,243 +8486,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a speaker-independent visual articulatory feedback system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Improvement of HMM-based acoustic-to-articulatory speech inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724655v1</w:t>
+                <w:t xml:space="preserve">hal-00724652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of HMM-based acoustic-to-articulatory speech inversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Toward a speaker-independent visual articulatory feedback system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724652v1</w:t>
+                <w:t xml:space="preserve">hal-00724655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of reconstituted fossil vocal tracts to produce speech - Phylogenetic and ontogenetic considerations</w:t>
               </w:r>
@@ -8827,1888 +8827,1888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mapping between articulatory and acoustic data. Application to Silent Speech Interface and Visual Articulatory Feedback</w:t>
+                <w:t xml:space="preserve">Articulatory-to-acoustic mapping: application to silent speech interface and visual articulatory feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P3S - 1st International Workshop on Performative Speech and Singing Synthesis [P3S]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640395v1</w:t>
+                <w:t xml:space="preserve">hal-00640396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory-to-acoustic mapping: application to silent speech interface and visual articulatory feedback</w:t>
+                <w:t xml:space="preserve">Statistical mapping between articulatory and acoustic data. Application to Silent Speech Interface and Visual Articulatory Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">P3S - 1st International Workshop on Performative Speech and Singing Synthesis [P3S]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640396v1</w:t>
+                <w:t xml:space="preserve">hal-00640395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal tract acoustics: Gunnar Fant's legacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic-to-articulatory inversion in speech based on statistical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">AVSP 2010 - 9th International Conference on Auditory-Visual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hakone, Kanagawa, Japan. pp.S8-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549186v1</w:t>
+                <w:t xml:space="preserve">hal-00508279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual articulatory feedback for phonetic correction in second language learning</w:t>
+                <w:t xml:space="preserve">Vocal tract acoustics: Gunnar Fant's legacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.n.c</w:t>
+              <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508272v1</w:t>
+                <w:t xml:space="preserve">hal-00549186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting unseen articulations from multi-speaker articulatory models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual articulatory feedback for phonetic correction in second language learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olov Engwall</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508267v1</w:t>
+                <w:t xml:space="preserve">hal-00508272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can tongue be recovered from face? The answer of data-driven statistical models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
+                <w:t xml:space="preserve">Predicting unseen articulations from multi-speaker articulatory models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopal Ananthakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olov Engwall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.2002-2005</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508276v1</w:t>
+                <w:t xml:space="preserve">hal-00508267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting multimodal data fusion in robust speech recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panikos Heracleous</w:t>
+                <w:t xml:space="preserve">Can tongue be recovered from face? The answer of data-driven statistical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norihiro Hagita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICME 2010 - IEEE International Conference on Multimedia and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Singapour, Singapore. in press</w:t>
+              <w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.2002-2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508288v1</w:t>
+                <w:t xml:space="preserve">hal-00508276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes basées sur les HMMs et les GMMs pour l'inversion acoustico-articulatoire en parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
+                <w:t xml:space="preserve">Exploiting multimodal data fusion in robust speech recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panikos Heracleous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viet-Anh Tran</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norihiro Hagita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.249-252</w:t>
+              <w:t xml:space="preserve">ICME 2010 - IEEE International Conference on Multimedia and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Singapour, Singapore. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508281v1</w:t>
+                <w:t xml:space="preserve">hal-00508288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic-to-articulatory inversion in speech based on statistical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Méthodes basées sur les HMMs et les GMMs pour l'inversion acoustico-articulatoire en parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSP 2010 - 9th International Conference on Auditory-Visual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hakone, Kanagawa, Japan. pp.S8-3</w:t>
+              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.249-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508279v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic-to-articulatory inversion using speech recognition and trajectory formation based on phoneme hidden Markov models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'imagerie médicale à la parole augmentée: une piste pour l'orthophonie virtuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Panikos Heracleous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2009 - 10th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.2255-2258</w:t>
+              <w:t xml:space="preserve">IXèmes Rencontres d'orthophonie. La voix dans tous ses maux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419227v1</w:t>
+                <w:t xml:space="preserve">hal-00974338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMMs and GMMs based methods in acoustic-to-articulatory speech inversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Acoustic-to-articulatory inversion using speech recognition and trajectory formation based on phoneme hidden Markov models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panikos Heracleous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.Article 182</w:t>
+              <w:t xml:space="preserve">Interspeech 2009 - 10th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.2255-2258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443662v1</w:t>
+                <w:t xml:space="preserve">hal-00419227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'imagerie médicale à la parole augmentée: une piste pour l'orthophonie virtuelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HMMs and GMMs based methods in acoustic-to-articulatory speech inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Anh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXèmes Rencontres d'orthophonie. La voix dans tous ses maux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.Article 182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974338v1</w:t>
+                <w:t xml:space="preserve">hal-00443662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory comparison of spoken and sung vowels based on MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative articulatory modelling of the tongue in speech and feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.325-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00296600v1</w:t>
+                <w:t xml:space="preserve">hal-00331876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative articulatory modelling of the tongue in speech and feeding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Articulatory comparison of spoken and sung vowels based on MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.325-328</w:t>
+              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331876v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and simulation of aerodynamic characteristics of aspirated and unaspirated Mandarin Chinese stop consonants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skull and Vocal Tract Growth from Fetus to 2 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Granat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haijun Niu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Josèphe Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCC 2008 (8th Phonetic Conference of China)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Beijing, China. pp.NA</w:t>
+              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00296603v1</w:t>
+                <w:t xml:space="preserve">hal-00361952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision of tongue in augmented speech: contribution to speech comprehension and visual tracking strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement and simulation of aerodynamic characteristics of aspirated and unaspirated Mandarin Chinese stop consonants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
+                <w:t xml:space="preserve">Yubo Fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech and Face-to-Face communication - A workshop / Summer School dedicated to the Memory of Christian Benoît</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">PCC 2008 (8th Phonetic Conference of China)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Beijing, China. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337412v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skull and Vocal Tract Growth from Fetus to 2 Years</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Granat</w:t>
+                <w:t xml:space="preserve">Vision of tongue in augmented speech: contribution to speech comprehension and visual tracking strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josèphe Deshayes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.157-160</w:t>
+              <w:t xml:space="preserve">Speech and Face-to-Face communication - A workshop / Summer School dedicated to the Memory of Christian Benoît</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361952v1</w:t>
+                <w:t xml:space="preserve">hal-00337412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaking with smile or disgust: data and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Begault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10880,64 +10880,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2635-2637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10956,368 +10956,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on lire sur la langue ? Évaluation de l'apport de la vision de la langue à la compréhension de la parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+                <w:t xml:space="preserve">Skull and vocal tract growth: from newborn to adult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Granat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Autesserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2007 - 2èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.533-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175679v1</w:t>
+                <w:t xml:space="preserve">hal-00361954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D and plane wave acoustic propagation comparison for a Japanese and a French vowel /a/ with nasal coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+                <w:t xml:space="preserve">Peut-on lire sur la langue ? Évaluation de l'apport de la vision de la langue à la compréhension de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kunitoshi Motoki</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 Autumn Meeting of the Acoustical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Kofu, Japan. pp.471-474</w:t>
+              <w:t xml:space="preserve">JPC 2007 - 2èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175678v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skull and vocal tract growth: from newborn to adult</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Granat</w:t>
+                <w:t xml:space="preserve">3D and plane wave acoustic propagation comparison for a Japanese and a French vowel /a/ with nasal coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Matsuzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunitoshi Motoki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.533-536</w:t>
+              <w:t xml:space="preserve">2007 Autumn Meeting of the Acoustical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Kofu, Japan. pp.471-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361954v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the ability of reconstituted vocal tracts of fossils to produce speech</w:t>
               </w:r>
@@ -11454,64 +11454,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSISTH 2007 - 1ère Conférence internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situation de handicaps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Toulouse, France. pp.187-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11530,359 +11530,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional modeling of speech organs: Articulatory data and models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skull and vocal tract growth from newborn to adult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Granat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Autesserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Committee of Psychological and Physiological Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Kanazawa, Japan. pp.421-426</w:t>
+              <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Ubatuba, SP, Brazil. pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167378v1</w:t>
+                <w:t xml:space="preserve">hal-00167610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skull and vocal tract growth from newborn to adult</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Articulatory modelling of nasals: data and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Seminar on Speech Production, ISSP7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Ubatuba, SP, Brazil. pp.75-82</w:t>
+              <w:t xml:space="preserve">Journée Nasalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Mons, Belgium. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167610v1</w:t>
+                <w:t xml:space="preserve">hal-00167377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory modelling of nasals: data and models</w:t>
+                <w:t xml:space="preserve">Three-dimensional modeling of speech organs: Articulatory data and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nasalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Mons, Belgium. pp.0</w:t>
+              <w:t xml:space="preserve">Technical Committee of Psychological and Physiological Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Kanazawa, Japan. pp.421-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167377v1</w:t>
+                <w:t xml:space="preserve">hal-00167378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degrees of freedom of facial movements in face-to-face conversational speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11972,68 +11972,68 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Granat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Seminar on Speech Production, ISSP7</w:t>
+              <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Ubatuba, SP, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12071,51 +12071,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Seminar on Speech Production, ISSP7</w:t>
+              <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Ubatuba, SP, Brazil. pp.395-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12352,51 +12352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOTHER: A new generation of talking heads providing a flexible articulatory control for video-realistic speech animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12636,51 +12636,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation in a bilingual speaker: Preliminary models and phonemic comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12892,90 +12892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorimotor characteristics of speech production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Bailly, P. Perrier and E. Vatikiotis-Bateson (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audiovisual Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.368-396, 2012, 978-1107006829</w:t>
@@ -13004,90 +13004,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech technologies for augmented communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Mullennix and S. Stern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer synthesized speech technologies: tools for aiding impairment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, Hershey, PA, pp.116-128, 2010</w:t>
@@ -13129,64 +13129,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An audiovisual talking head for augmented speech generation: models and animations based on a real speaker's articulatory data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13275,51 +13275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Autesserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13545,51 +13545,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BDC1066"/>
+    <w:nsid w:val="F6356349"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13776,51 +13776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrebadin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7440-820X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117976687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209033558" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013378" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kochetov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100323000221" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sawallis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Tabain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309231224790" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Sawallis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-023-00396-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106595v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Neuschaefer-Rube" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5096631" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0485" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1402090" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labrunie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Joseph" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frahm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.02.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z14MV3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0223" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2014.07.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V01XJC74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Matsuzaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunitoshi Motoki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1250/ast.35.35" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canovas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2012.12.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Davis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2013.04.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXRVCHCT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1250/ast.34.284" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.10.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02KFSN2N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2012.08.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JTZD658-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Granat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582589v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos Heracleous" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Hagita" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.02.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR1JBCD7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.797" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.03.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VRXSJZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2875111" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Serkhane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Birkholz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Joachim Kr&#246;ger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2007.06.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX320W1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167376v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gullaer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Walker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14015430500471936" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Makarov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor N. Sorokin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362100v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370488v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798689v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2002.0166" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTN8LBHM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Masri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pham Thi Ngoc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945118" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C24E9D74D57AFF37E63246DFC308453BEC1F27E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1126" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413803v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.176" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Dabbaghchian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arnela" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olov Engwall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Guasch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stavness" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1500" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368251v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun A Josep" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-78" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345014v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228918v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228917v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070895v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974339v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cr&#233;pel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoou Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881252v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Andr&#233;s Vald&#233;s Vargas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Koncki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724679v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wrobel-Dautcourt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725513v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben Youssef" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724671v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Ananthakrishnan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779218v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618781v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724655v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724652v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682202v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640395v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640396v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549186v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508267v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508276v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508288v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508281v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Anh Tran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508279v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419227v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443662v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974338v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296603v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Niu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Pu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Fan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Huang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Deshayes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333673v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296602v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333688v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175679v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175678v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361954v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Autesserre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pochic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336657v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J. Bo&#235;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pochic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Heim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175680v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167378v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167610v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195551v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167611v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167379v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370290v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saguet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389362v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128570v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Degryse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Al-Ansari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640393v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694313v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473026v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296599v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_14" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZKG9NQW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193528v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198738v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrebadin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7440-820X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117976687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209033558" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013378" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kochetov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100323000221" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sawallis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Tabain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309231224790" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Sawallis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-023-00396-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106595v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Neuschaefer-Rube" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5096631" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0485" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1402090" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labrunie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Joseph" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frahm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.02.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z14MV3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0223" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2014.07.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V01XJC74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Matsuzaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunitoshi Motoki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1250/ast.35.35" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canovas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2012.12.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Davis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2013.04.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXRVCHCT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1250/ast.34.284" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2012.08.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JTZD658-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.10.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02KFSN2N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Granat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.797" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640388v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos Heracleous" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Hagita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.02.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR1JBCD7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.03.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VRXSJZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Serkhane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Birkholz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Joachim Kr&#246;ger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2875111" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2007.06.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX320W1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167376v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gullaer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Walker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14015430500471936" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370488v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Makarov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor N. Sorokin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361942v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798689v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2002.0166" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTN8LBHM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Masri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pham Thi Ngoc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945118" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C24E9D74D57AFF37E63246DFC308453BEC1F27E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132829v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1126" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun A Josep" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-78" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Dabbaghchian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arnela" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olov Engwall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Guasch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stavness" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1500" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.176" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228917v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228918v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070895v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974339v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cr&#233;pel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoou Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881252v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Andr&#233;s Vald&#233;s Vargas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Koncki" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960360v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725513v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben Youssef" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724679v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wrobel-Dautcourt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974347v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779218v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Ananthakrishnan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618781v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724652v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682202v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640395v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508279v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508272v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508267v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508281v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Anh Tran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419227v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331876v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361952v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Deshayes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296603v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Niu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Pu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Fan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337412v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Huang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333673v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296602v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333688v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Autesserre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pochic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175679v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175678v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336657v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J. Bo&#235;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pochic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Heim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175680v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167610v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167378v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195551v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167611v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167379v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370290v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saguet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389362v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128570v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Degryse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Al-Ansari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640393v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694313v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473026v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296599v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_14" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZKG9NQW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193528v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198738v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>