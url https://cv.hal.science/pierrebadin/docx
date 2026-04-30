--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -183,4746 +183,4876 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The G-OBIM tongue model: An accurate open-source biomechanical model of a male human tongue</w:t>
+                <w:t xml:space="preserve">Stalking the wild formant: How to reliably measure formants in primate vocalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Calka</w:t>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sawallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (9), pp.e1013378. </w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10764-026-00551-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272805v1</w:t>
+                <w:t xml:space="preserve">hal-05602060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An MRI-based articulatory analysis of the Kannada dental-retroflex contrast</w:t>
+                <w:t xml:space="preserve">The G-OBIM tongue model: An accurate open-source biomechanical model of a male human tongue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Kochetov</w:t>
+                <w:t xml:space="preserve">Maxime Calka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+                <w:t xml:space="preserve">Mohammad Ali Nazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Phonetic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54 (1), pp.227-263. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (9), pp.e1013378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0025100323000221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277940v1</w:t>
+                <w:t xml:space="preserve">hal-05272805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilinguals from larynx to Lips: Exploring bilingual articulatory strategies with anatomic MRI data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An MRI-based articulatory analysis of the Kannada dental-retroflex contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Kochetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Speech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00238309231224790⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International Phonetic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (1), pp.227-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0025100323000221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589191v1</w:t>
+                <w:t xml:space="preserve">hal-04277940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzees Have no Expanded Formant Space and No Correlated F1 and F2: A Comment on Grawunder et al. (2021)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bilinguals from larynx to Lips: Exploring bilingual articulatory strategies with anatomic MRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sawallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+                <w:t xml:space="preserve">Marija Tabain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44 (December), pp.1046-1049. </w:t>
+              <w:t xml:space="preserve">Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special volume on Articulatory Approaches to Second Language Speech, 68 (4), pp.731-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10764-023-00396-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00238309231224790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239700v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence de la parole : la piste des vocalisations de singes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Chimpanzees Have no Expanded Formant Space and No Correlated F1 and F2: A Comment on Grawunder et al. (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Captier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thomas R Sawallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (December), pp.1046-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10764-023-00396-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132920v1</w:t>
+                <w:t xml:space="preserve">hal-04239700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehabilitation of speech disorders following glossectomy, based on ultrasound visual illustration and feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’émergence de la parole : la piste des vocalisations de singes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sawallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Girod-Roux</w:t>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Canault</w:t>
+                <w:t xml:space="preserve">Guillaume Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 403, pp.20-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977670v1</w:t>
+                <w:t xml:space="preserve">hal-03132920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of inter-speaker articulatory variability: A two-level multi-speaker modelling approach based on MRI data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rehabilitation of speech disorders following glossectomy, based on ultrasound visual illustration and feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Serrurier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5096631⟩</w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (9), pp.826-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2019.1700310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106595v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which way to the dawn of speech? Reanalyzing half a century of debates and data in light of speech science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+                <w:t xml:space="preserve">Characterization of inter-speaker articulatory variability: A two-level multi-speaker modelling approach based on MRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christiane Neuschaefer-Rube</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw3916⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (4), pp.2149-2170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5096631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304423v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la rééducation perceptivo-motrice sur la récupération de la parole chez deux patientes avec aphasie non fluente chronique post-AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célise Haldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célise Haldin</w:t>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Acher</w:t>
+                <w:t xml:space="preserve">Louise Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (1), pp.44-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/nrp.2019.0485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech recovery and language plasticity can be facilitated by Sensori-Motor Fusion (SMF) training in chronic non-fluent aphasia. A case report study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Kauffmann</w:t>
+                <w:t xml:space="preserve">Which way to the dawn of speech? Reanalyzing half a century of debates and data in light of speech science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cousin</w:t>
+                <w:t xml:space="preserve">Guillaume Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699206.2017.1402090⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Science Advances, 5 (12), pp.eaaw3916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw3916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651198v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation of speech articulators from real-time midsagittal MRI based on supervised learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jens Frahm</w:t>
+                <w:t xml:space="preserve">Speech recovery and language plasticity can be facilitated by Sensori-Motor Fusion (SMF) training in chronic non-fluent aphasia. A case report study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célise Haldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2018.02.004⟩</w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (7), pp.595-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2017.1402090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01758873v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic animation of an articulatory tongue model from ultrasound images of the vocal tract</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Automatic segmentation of speech articulators from real-time midsagittal MRI based on supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Voit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Frahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 93, pp.63 - 75. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2017.08.002⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 99, pp.27 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578315v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the precision of Carstens and Northern Digital Instruments electromagnetic articulographs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Automatic animation of an articulatory tongue model from ultrasound images of the vocal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60 (2), pp.322-340. </w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93, pp.63 - 75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1044/2016_JSLHR-S-15-0223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2017.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459411v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keep the lips to free the larynx: Comments on de Boer's articulatory model (2010)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A comparative study of the precision of Carstens and Northern Digital Instruments electromagnetic articulographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wocn.2014.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (2), pp.322-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2016_JSLHR-S-15-0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988454v1</w:t>
+                <w:t xml:space="preserve">hal-01459411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional and three-dimensional propagation analyses of acoustic characteristics of Japanese and French vowel /a/ with nasal coupling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Keep the lips to free the larynx: Comments on de Boer's articulatory model (2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kunitoshi Motoki</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1250/ast.35.35⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939060v1</w:t>
+                <w:t xml:space="preserve">hal-00988454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles géométriques de croissance du cerveau, cervelet, tronc cérébral et modification des angles de la base du crâne au cours de la période fœtale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">One-dimensional and three-dimensional propagation analyses of acoustic characteristics of Japanese and French vowel /a/ with nasal coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Matsuzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kunitoshi Motoki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.morpho.2012.12.002⟩</w:t>
+              <w:t xml:space="preserve">Acoustical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1), pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1250/ast.35.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847371v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and control of the developing human vocal tract: A response to Lieberman</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modèles géométriques de croissance du cerveau, cervelet, tronc cérébral et modification des angles de la base du crâne au cours de la période fœtale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Ménard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Davis</w:t>
+                <w:t xml:space="preserve">F. Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wocn.2013.04.001⟩</w:t>
+              <w:t xml:space="preserve">Morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp.38-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.morpho.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00881254v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic simulation of Japanese and French vowel /a/ with nasal coupling by time-domain finite-element method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Anatomy and control of the developing human vocal tract: A response to Lieberman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34 (3), pp.284-286. </w:t>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (5), pp.379-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1250/ast.34.284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2013.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881258v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des mécanismes de production de la parole: une approche biométrique et modélisatrice mono-locuteur et multi-dispositifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Acoustic simulation of Japanese and French vowel /a/ with nasal coupling by time-domain finite-element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Matsuzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunitoshi Motoki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (3), pp.284-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1250/ast.34.284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779188v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tongue in speech and feeding: Comparative articulatory modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Grounding stop place systems in the perceptuo-motor substance of speech: On the universality of the labial-coronal-velar stop series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 40 (6), pp.745-763. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 40 (1), pp.20-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2011.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wocn.2012.08.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733560v1</w:t>
+                <w:t xml:space="preserve">hal-00640400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding stop place systems in the perceptuo-motor substance of speech: On the universality of the labial-coronal-velar stop series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des mécanismes de production de la parole: une approche biométrique et modélisatrice mono-locuteur et multi-dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (1-2), pp.67-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00640400v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considérations ontogénétiques et phylogénétiques concernant l'origine de la parole. Prédiction de la capacité des conduits vocaux de fossiles reconstitués à produire des sons de parole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The tongue in speech and feeding: Comparative articulatory modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Primatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/primatologie.797⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (6), pp.745-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2012.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640386v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de la parole : Aspects historiques et épistémologiques d'une nouvelle réarticulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Granat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37, pp.15-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilot study on augmented speech communication based on Electro-Magnetic Articulography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panikos Heracleous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norihiro Hagita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (8), pp.1119-1125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2011.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can you 'read' tongue movements ? Evaluation of the contribution of tongue display to speech understanding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Considérations ontogénétiques et phylogénétiques concernant l'origine de la parole. Prédiction de la capacité des conduits vocaux de fossiles reconstitués à produire des sons de parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Granat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52 (6), pp.493-503. </w:t>
+              <w:t xml:space="preserve">Revue de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.document 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2010.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/primatologie.797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00463621v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An MRI study on the articulatory properties of Italian consonants (Simposio Internacional - 30è aniversari del Laboratori de Fonètica de la UB)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Can you 'read' tongue movements ? Evaluation of the contribution of tongue display to speech understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios de Fonética Experimental </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (6), pp.493-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2010.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354111v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance de l'instrument vocal: Contrôle, modélisation, potentialités acoustiques et conséquences perceptives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An MRI study on the articulatory properties of Italian consonants (Simposio Internacional - 30è aniversari del Laboratori de Fonètica de la UB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Birkholz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, XIII (2), pp.59-80</w:t>
+              <w:t xml:space="preserve">Estudios de Fonética Experimental </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XVIII, pp.327-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362000v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional articulatory model of the velum and nasopharyngeal wall based on MRI and CT data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La croissance de l'instrument vocal: Contrôle, modélisation, potentialités acoustiques et conséquences perceptives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Serkhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Birkholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Joachim Kröger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XIII (2), pp.59-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00296604v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Têtes parlantes audiovisuelles virtuelles : données et modèles articulatoires - applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A three-dimensional articulatory model of the velum and nasopharyngeal wall based on MRI and CT data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 123 (4), pp.2335-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2875111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260326v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vocal tract of newborn humans and Neanderthals: Acoustic capabilities and consequences for the debate on the origin of language. A reply to Lieberman (2007)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Têtes parlantes audiovisuelles virtuelles : données et modèles articulatoires - applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 128 (5), pp.289-295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00193537v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image, imagination, and reality: On effectiveness of introductory work with vocalists</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The vocal tract of newborn humans and Neanderthals: Acoustic capabilities and consequences for the debate on the origin of language. A reply to Lieberman (2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoshi Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logopedics Phoniatrics Vocology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14015430500471936⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (4), pp.564-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2007.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167376v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a 3D articulatory model of velum based on MRI and CT images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Image, imagination, and reality: On effectiveness of introductory work with vocalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Gullaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZAS Papers in Linguistics (Speech production and perception: Experimental analyses and models)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logopedics Phoniatrics Vocology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (2), pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14015430500471936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362100v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les exceptions des handicaps révèlent des universaux phonologiques bimodaux: contraintes audiovisuelles des systèmes consonantiques des langues du monde.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Algorithm for calculating the cross-section areas of the vocal tract (translated from Akusticheskii Zhurnal 51(1), 2005, 52-58)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.S. Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor N. Sorokin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25, pp.175-189</w:t>
+              <w:t xml:space="preserve">Acoustical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51 (1), pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370488v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm for calculating the cross-section areas of the vocal tract (translated from Akusticheskii Zhurnal 51(1), 2005, 52-58)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment les exceptions des handicaps révèlent les universaux phonologiques : contraintes visuelles et auditives des systèmes consonantiques des langues du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 51 (1), pp.38-43</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (Num spéc., dir. scient. Irina Vilkou-Poustovaïa : l'exception entre les théories linguistiques e, pp.175-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361939v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les exceptions des handicaps révèlent les universaux phonologiques : contraintes visuelles et auditives des systèmes consonantiques des langues du monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Comment les exceptions des handicaps révèlent des universaux phonologiques bimodaux: contraintes audiovisuelles des systèmes consonantiques des langues du monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 25 (Num spéc., dir. scient. Irina Vilkou-Poustovaïa : l'exception entre les théories linguistiques e, pp.175-189</w:t>
+              <w:t xml:space="preserve">, 2005, 25, pp.175-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361942v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional linear articulatory modeling of tongue, lips and face, based on MRI and video images.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards a 3D articulatory model of velum based on MRI and CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ZAS Papers in Linguistics (Speech production and perception: Experimental analyses and models)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40, pp.195-211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00798689v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of the Transmission Line Matrix in acoustics and in Speech</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional linear articulatory modeling of tongue, lips and face, based on MRI and video images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Reveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Segebarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30 (3), pp.533-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jpho.2002.0166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370280v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The use of the Transmission Line Matrix in acoustics and in Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11, pp.133-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vocal tract acoustic transfer function measurements : further developments and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pham Thi Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-549-C5-552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:19945118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00252793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4932,7687 +5062,7687 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constriction geometry analysis of place contrasts in Malayalam nasals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Kochetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile Fougeron; Pascal Perrier, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malayalam three-way rhotics contrast: Articulatory modelling based on MRI data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards an articulatory-driven neural vocoder for speech synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132829v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an articulatory-driven neural vocoder for speech synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Malayalam three-way rhotics contrast: Articulatory modelling based on MRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Kochetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184762v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of coarticulation in a multilingual speaker: Preliminary results from MRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Tabain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.3453-3457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-speaker variability: speaker normalisation and quantitative estimation of articulatory invariants in speech production for French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Neuschaefer-Rube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2017 - 18th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2272-2276, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking contours of orofacial articulators from real-time MRI of speech</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">Effect of visual feedback on speech recovery and language plasticity in patients with post-stroke non-fluent aphasia. Functional MRI assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-78⟩</w:t>
+              <w:t xml:space="preserve">SOFMER 2016 - 31st Annual Congress of the French Society of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Etienne, France. pp.e75 - e76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368251v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de contours d'articulateurs orofaciaux à partir d'IRM dynamique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+                <w:t xml:space="preserve">Using a biomechanical model and articulatory data for the numerical production of vowels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Dabbaghchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arnela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olov Engwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Guasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Stavness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.3569-3573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345014v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a biomechanical model and articulatory data for the numerical production of vowels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ian Stavness</w:t>
+                <w:t xml:space="preserve">Retour visuel en aphasiologie : résultats comportementaux, acoustiques et en neuroimagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Detante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.227-260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368260v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of visual feedback on speech recovery and language plasticity in patients with post-stroke non-fluent aphasia. Functional MRI assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Apport de l’échographie linguale à la rééducation orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Boilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFMER 2016 - 31st Annual Congress of the French Society of Physical and Rehabilitation Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.199-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413803v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour visuel en aphasiologie : résultats comportementaux, acoustiques et en neuroimagerie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tracking contours of orofacial articulators from real-time MRI of speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Detante</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Voit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun A Josep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.470-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419292v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’échographie linguale à la rééducation orthophonique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Acher</w:t>
+                <w:t xml:space="preserve">Suivi de contours d'articulateurs orofaciaux à partir d'IRM dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.199-225</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.687-695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417693v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongue Tracking in Ultrasound Images using EigenTongue Decomposition and Artificial Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Retour articulatoire visuel pour la rééducation orthophonique : approches basées sur l’échographie linguale augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228917v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du positionnement d’antennes de réception IRM pour l’imagerie du conduit vocal en parole et en déglutition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tongue Tracking in Ultrasound Images using EigenTongue Decomposition and Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bocquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRMBM 2015 - 2ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.67</w:t>
+              <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228918v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour articulatoire visuel pour la rééducation orthophonique : approches basées sur l’échographie linguale augmentée</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimisation du positionnement d’antennes de réception IRM pour l’imagerie du conduit vocal en parole et en déglutition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFRMBM 2015 - 2ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228919v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic animation of an articulatory tongue model from ultrasound images using Gaussian mixture regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2014 - 15th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2293-2297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Articulatory Speech Synthesis using Deep Neural Networks for BCI Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of articulatory strategies for a bilingual speaker: Preliminary data and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blaise Yvert</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2014 - 15th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">ISSP 2014 - 11th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228891v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of articulatory strategies for a bilingual speaker: Preliminary data and models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robust Articulatory Speech Synthesis using Deep Neural Networks for BCI Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bocquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Yvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2014 - 11th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.17-20</w:t>
+              <w:t xml:space="preserve">Interspeech 2014 - 15th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974339v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des stratégies articulatoires d’un locuteur bilingue anglais-français: Données et modèles préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of an articulatory talking head for second language pronunciation training: the case of Chinese learners of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoou Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2014 - 11th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.449-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaker adaptation of an acoustic-to-articulatory inversion model using cascaded Gaussian mixture regressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2753-2757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and implementation of fiducial markers for vocal tract MRI imaging and speech articulatory modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introduction to the proceedings of the SLaTE 2013 workshop on Speech and Language Technology in Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Raby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1321-1325</w:t>
+              <w:t xml:space="preserve">SLaTE 2013 - Speech and Language Technology in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881252v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the proceedings of the SLaTE 2013 workshop on Speech and Language Technology in Education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Development and implementation of fiducial markers for vocal tract MRI imaging and speech articulatory modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Françoise Raby</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Koncki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLaTE 2013 - Speech and Language Technology in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.8-10</w:t>
+              <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1321-1325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960360v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vizart3D : retour articulatoire visuel pour l'aide à la prononciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles pistes pour revisiter la production de la parole et son développement : données, modèles, représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.593-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparée de la précision de mesure des systèmes d'articulographie électromagnétique 3D : Wave et AG500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Wrobel-Dautcourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.513-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-speaker acoustic-to-articulatory inversion using phone-based trajectory HMM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+                <w:t xml:space="preserve">Développement et mise en œuvre de marqueurs fiduciaires pour l'imagerie IRM du conduit vocal en vue de la modélisation articulatoire de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Koncki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+                <w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Tue.SS3.08</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974347v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et mise en œuvre de marqueurs fiduciaires pour l'imagerie IRM du conduit vocal en vue de la modélisation articulatoire de la parole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cross-speaker acoustic-to-articulatory inversion using phone-based trajectory HMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.81-88</w:t>
+              <w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Tue.SS3.08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724671v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory speaker normalisation based on MRI-data using three-way linear decomposition methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Thu.O9c.03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalisation articulatoire du locuteur par méthodes de décomposition tri-linéaire basées sur des données IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopal Ananthakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.529-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in articulatory strategies between silent, whispered and normal speech ? A pilot study using ElectroMagnetic Articulography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a multi-speaker visual articulatory feedback system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2011 - 12th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.589-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of HMM-based acoustic-to-articulatory speech inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a speaker-independent visual articulatory feedback system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of reconstituted fossil vocal tracts to produce speech - Phylogenetic and ontogenetic considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Granat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.313-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory-to-acoustic mapping: application to silent speech interface and visual articulatory feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mapping between articulatory and acoustic data. Application to Silent Speech Interface and Visual Articulatory Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P3S - 1st International Workshop on Performative Speech and Singing Synthesis [P3S]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic-to-articulatory inversion in speech based on statistical models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vocal tract acoustics: Gunnar Fant's legacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSP 2010 - 9th International Conference on Auditory-Visual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hakone, Kanagawa, Japan. pp.S8-3</w:t>
+              <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508279v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal tract acoustics: Gunnar Fant's legacy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Visual articulatory feedback for phonetic correction in second language learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549186v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual articulatory feedback for phonetic correction in second language learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Can tongue be recovered from face? The answer of data-driven statistical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.n.c</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.2002-2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508272v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting unseen articulations from multi-speaker articulatory models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopal Ananthakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olov Engwall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can tongue be recovered from face? The answer of data-driven statistical models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploiting multimodal data fusion in robust speech recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panikos Heracleous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norihiro Hagita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.2002-2005</w:t>
+              <w:t xml:space="preserve">ICME 2010 - IEEE International Conference on Multimedia and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Singapour, Singapore. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508276v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting multimodal data fusion in robust speech recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Méthodes basées sur les HMMs et les GMMs pour l'inversion acoustico-articulatoire en parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norihiro Hagita</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICME 2010 - IEEE International Conference on Multimedia and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Singapour, Singapore. in press</w:t>
+              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.249-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508288v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes basées sur les HMMs et les GMMs pour l'inversion acoustico-articulatoire en parole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Acoustic-to-articulatory inversion in speech based on statistical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viet-Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.249-252</w:t>
+              <w:t xml:space="preserve">AVSP 2010 - 9th International Conference on Auditory-Visual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hakone, Kanagawa, Japan. pp.S8-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508281v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'imagerie médicale à la parole augmentée: une piste pour l'orthophonie virtuelle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Acoustic-to-articulatory inversion using speech recognition and trajectory formation based on phoneme hidden Markov models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panikos Heracleous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXèmes Rencontres d'orthophonie. La voix dans tous ses maux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2009 - 10th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.2255-2258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974338v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic-to-articulatory inversion using speech recognition and trajectory formation based on phoneme hidden Markov models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">HMMs and GMMs based methods in acoustic-to-articulatory speech inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Anh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panikos Heracleous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2009 - 10th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.2255-2258</w:t>
+              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.Article 182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419227v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMMs and GMMs based methods in acoustic-to-articulatory speech inversion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De l'imagerie médicale à la parole augmentée: une piste pour l'orthophonie virtuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.Article 182</w:t>
+              <w:t xml:space="preserve">IXèmes Rencontres d'orthophonie. La voix dans tous ses maux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443662v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative articulatory modelling of the tongue in speech and feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Barney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.325-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory comparison of spoken and sung vowels based on MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00296600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skull and Vocal Tract Growth from Fetus to 2 Years</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement and simulation of aerodynamic characteristics of aspirated and unaspirated Mandarin Chinese stop consonants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubo Fan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.157-160</w:t>
+              <w:t xml:space="preserve">PCC 2008 (8th Phonetic Conference of China)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Beijing, China. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361952v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and simulation of aerodynamic characteristics of aspirated and unaspirated Mandarin Chinese stop consonants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vision of tongue in augmented speech: contribution to speech comprehension and visual tracking strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yubo Fan</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCC 2008 (8th Phonetic Conference of China)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Beijing, China. pp.NA</w:t>
+              <w:t xml:space="preserve">Speech and Face-to-Face communication - A workshop / Summer School dedicated to the Memory of Christian Benoît</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00296603v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision of tongue in augmented speech: contribution to speech comprehension and visual tracking strategies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Skull and Vocal Tract Growth from Fetus to 2 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Granat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech and Face-to-Face communication - A workshop / Summer School dedicated to the Memory of Christian Benoît</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337412v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaking with smile or disgust: data and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Begault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVSP 2008 - 7th International Conference on Auditory-Visual Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Moreton Island, Australia. pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain FEM simulation of Japanese and French vowel /a/ with nasal coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Matsuzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunitoshi Motoki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Meeting of the Acoustical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Japan. pp.331-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00296602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can you &amp;quot;read tongue movements&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2635-2637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skull and vocal tract growth: from newborn to adult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Granat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Autesserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.533-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on lire sur la langue ? Évaluation de l'apport de la vision de la langue à la compréhension de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2007 - 2èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D and plane wave acoustic propagation comparison for a Japanese and a French vowel /a/ with nasal coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Matsuzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunitoshi Motoki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 Autumn Meeting of the Acoustical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Kofu, Japan. pp.471-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the ability of reconstituted vocal tracts of fossils to produce speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Granat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-J. Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.381-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can you &amp;quot;read tongue movements&amp;quot;? Evaluation of the contribution of tongue display to speech understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSISTH 2007 - 1ère Conférence internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situation de handicaps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Toulouse, France. pp.187-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skull and vocal tract growth from newborn to adult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Granat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Autesserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Ubatuba, SP, Brazil. pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory modelling of nasals: data and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nasalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Mons, Belgium. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional modeling of speech organs: Articulatory data and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical Committee of Psychological and Physiological Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Kanazawa, Japan. pp.421-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degrees of freedom of facial movements in face-to-face conversational speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multimodal Corpora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Genoa, Italy. pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the ability of the vocal tracts of fossils to produce speech sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Granat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Ubatuba, SP, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional linear modeling of tongue: Articulatory data and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Ubatuba, SP, Brazil. pp.395-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image, imagination, and reality: On effectiveness of work with beginning vocalists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Gullaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEVOC6, 6th Pan European Voice Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the vocal tract acoustics using the TLM Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Saguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Masri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, SEVILLA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOTHER: A new generation of talking heads providing a flexible articulatory control for video-realistic speech animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conference of Spoken Language Processing, ICSLP'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00389362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech communication hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Degryse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">May 1982, pp.514-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The characteristics of a static and dynamic model of the vocal source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Al-Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1981, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12622,124 +12752,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation in a bilingual speaker: Preliminary models and phonemic comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LSA 2015 - 2015 Annual Meeting of the Linguistic Society of America (LSA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12749,627 +12879,627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructed fossil vocal tracts and the production of speech. Phylogenetic and ontogenetic considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Granat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Lefebvre, B. Comrie &amp; H. Cohen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New perspectives on the origins of language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.75-128, 2013, 9789027206114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorimotor characteristics of speech production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Bailly, P. Perrier and E. Vatikiotis-Bateson (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audiovisual Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.368-396, 2012, 978-1107006829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech technologies for augmented communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Mullennix and S. Stern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer synthesized speech technologies: tools for aiding impairment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, Hershey, PA, pp.116-128, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An audiovisual talking head for augmented speech generation: models and animations based on a real speaker's articulatory data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F.J. Perales &amp; R.B. Fisher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Vth Conference on Articulated Motion and Deformable Objects (AMDO 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5098, Springer Verlag: Berlin, Heidelberg, Germany, pp.132-143, 2008, Lecture Notes in Computer Science, 5098, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-70517-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00296599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of geometrical vocal tract limits from bony landmarks for modern humans and Neandertalians.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Autesserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Harrington &amp; M. Tabain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Production: Models, Phonetic Processes, and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Psychology Press, New York, pp.103-117, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13379,105 +13509,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parole d'homme – Parole de clone Vers une machine parlante anthropomorphique : Données et modèles en production de parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Institut National Polytechnique de Grenoble - INPG, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00198738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13545,51 +13675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6356349"/>
+    <w:nsid w:val="7E9D4F7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13776,51 +13906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrebadin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7440-820X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117976687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209033558" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013378" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kochetov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100323000221" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sawallis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Tabain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309231224790" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Sawallis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-023-00396-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106595v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Neuschaefer-Rube" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5096631" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0485" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1402090" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labrunie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Joseph" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frahm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.02.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z14MV3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0223" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2014.07.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V01XJC74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Matsuzaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunitoshi Motoki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1250/ast.35.35" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canovas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2012.12.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Davis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2013.04.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXRVCHCT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1250/ast.34.284" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2012.08.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JTZD658-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.10.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02KFSN2N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Granat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.797" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640388v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos Heracleous" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Hagita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.02.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR1JBCD7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.03.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VRXSJZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Serkhane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Birkholz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Joachim Kr&#246;ger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2875111" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2007.06.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX320W1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167376v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gullaer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Walker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14015430500471936" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370488v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Makarov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor N. Sorokin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361942v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798689v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2002.0166" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTN8LBHM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Masri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pham Thi Ngoc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945118" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C24E9D74D57AFF37E63246DFC308453BEC1F27E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132829v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1126" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun A Josep" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-78" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Dabbaghchian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arnela" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olov Engwall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Guasch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stavness" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1500" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.176" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228917v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228918v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070895v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974339v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cr&#233;pel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoou Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881252v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Andr&#233;s Vald&#233;s Vargas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Koncki" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960360v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725513v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben Youssef" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724679v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wrobel-Dautcourt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974347v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779218v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Ananthakrishnan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618781v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724652v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682202v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640395v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508279v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508272v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508267v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508281v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Anh Tran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419227v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331876v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361952v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Deshayes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296603v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Niu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Pu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Fan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337412v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Huang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333673v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296602v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333688v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Autesserre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pochic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175679v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175678v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336657v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J. Bo&#235;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pochic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Heim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175680v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167610v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167378v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195551v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167611v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167379v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370290v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saguet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389362v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128570v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Degryse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Al-Ansari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640393v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694313v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473026v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296599v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_14" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZKG9NQW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193528v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198738v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrebadin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7440-820X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117976687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209033558" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sawallis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-026-00551-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277940v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kochetov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100323000221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Tabain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309231224790" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Sawallis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-023-00396-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Neuschaefer-Rube" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5096631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134778v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3916" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1402090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labrunie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Joseph" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frahm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.02.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z14MV3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0223" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2014.07.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V01XJC74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Matsuzaki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunitoshi Motoki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1250/ast.35.35" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canovas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2012.12.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Davis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2013.04.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXRVCHCT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1250/ast.34.284" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.10.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02KFSN2N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2012.08.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JTZD658-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Granat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos Heracleous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Hagita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.02.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR1JBCD7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.797" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.03.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VRXSJZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Serkhane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Birkholz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Joachim Kr&#246;ger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2875111" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2007.06.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX320W1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gullaer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Walker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14015430500471936" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Makarov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor N. Sorokin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362100v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798689v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2002.0166" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTN8LBHM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Masri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pham Thi Ngoc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945118" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C24E9D74D57AFF37E63246DFC308453BEC1F27E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882225v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184762v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132829v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1126" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.176" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368260v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Dabbaghchian" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arnela" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olov Engwall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Guasch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stavness" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1500" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419292v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368251v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun A Josep" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-78" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cr&#233;pel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228883v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoou Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851894v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960360v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Andr&#233;s Vald&#233;s Vargas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Koncki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725513v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben Youssef" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724679v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724682v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wrobel-Dautcourt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724671v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974347v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779218v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724687v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Ananthakrishnan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618781v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724652v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682202v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640395v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549186v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508276v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508267v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508288v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508281v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Anh Tran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508279v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419227v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443662v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974338v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331876v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296600v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296603v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Niu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Pu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Fan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337412v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Huang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361952v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Deshayes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333673v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333688v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361954v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Autesserre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pochic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175679v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175678v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336657v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J. Bo&#235;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pochic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Heim" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175680v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167610v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167377v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167378v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167611v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167379v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362104v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370290v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389362v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128570v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Degryse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128042v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Al-Ansari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228920v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640393v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694313v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296599v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_14" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZKG9NQW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193528v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>