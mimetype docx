--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1769,274 +1769,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic animation of an articulatory tongue model from ultrasound images of the vocal tract</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+                <w:t xml:space="preserve">A comparative study of the precision of Carstens and Northern Digital Instruments electromagnetic articulographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Girin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Badin</w:t>
+                <w:t xml:space="preserve">Adeline Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2017.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (2), pp.322-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2016_JSLHR-S-15-0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578315v1</w:t>
+                <w:t xml:space="preserve">hal-01459411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the precision of Carstens and Northern Digital Instruments electromagnetic articulographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+                <w:t xml:space="preserve">Automatic animation of an articulatory tongue model from ultrasound images of the vocal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60 (2), pp.322-340. </w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93, pp.63 - 75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1044/2016_JSLHR-S-15-0223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2017.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459411v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keep the lips to free the larynx: Comments on de Boer's articulatory model (2010)</w:t>
               </w:r>
@@ -2262,424 +2262,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles géométriques de croissance du cerveau, cervelet, tronc cérébral et modification des angles de la base du crâne au cours de la période fœtale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomy and control of the developing human vocal tract: A response to Lieberman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Canovas</w:t>
+                <w:t xml:space="preserve">Barbara Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 97, pp.38-47. </w:t>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (5), pp.379-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.morpho.2012.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2013.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847371v1</w:t>
+                <w:t xml:space="preserve">hal-00881254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and control of the developing human vocal tract: A response to Lieberman</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+                <w:t xml:space="preserve">Acoustic simulation of Japanese and French vowel /a/ with nasal coupling by time-domain finite-element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Matsuzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunitoshi Motoki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wocn.2013.04.001⟩</w:t>
+              <w:t xml:space="preserve">Acoustical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (3), pp.284-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1250/ast.34.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00881254v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic simulation of Japanese and French vowel /a/ with nasal coupling by time-domain finite-element method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+                <w:t xml:space="preserve">Modèles géométriques de croissance du cerveau, cervelet, tronc cérébral et modification des angles de la base du crâne au cours de la période fœtale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34 (3), pp.284-286. </w:t>
+              <w:t xml:space="preserve">Morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp.38-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1250/ast.34.284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.morpho.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881258v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounding stop place systems in the perceptuo-motor substance of speech: On the universality of the labial-coronal-velar stop series</w:t>
               </w:r>
@@ -3669,51 +3669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance de l'instrument vocal: Contrôle, modélisation, potentialités acoustiques et conséquences perceptives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihène Serkhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4474,234 +4474,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les exceptions des handicaps révèlent des universaux phonologiques bimodaux: contraintes audiovisuelles des systèmes consonantiques des langues du monde.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+                <w:t xml:space="preserve">Towards a 3D articulatory model of velum based on MRI and CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25, pp.175-189</w:t>
+              <w:t xml:space="preserve">ZAS Papers in Linguistics (Speech production and perception: Experimental analyses and models)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40, pp.195-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370488v1</w:t>
+                <w:t xml:space="preserve">hal-00362100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a 3D articulatory model of velum based on MRI and CT images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+                <w:t xml:space="preserve">Comment les exceptions des handicaps révèlent des universaux phonologiques bimodaux: contraintes audiovisuelles des systèmes consonantiques des langues du monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZAS Papers in Linguistics (Speech production and perception: Experimental analyses and models)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 40, pp.195-211</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.175-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362100v1</w:t>
+                <w:t xml:space="preserve">hal-00370488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional linear articulatory modeling of tongue, lips and face, based on MRI and video images.</w:t>
               </w:r>
@@ -5197,51 +5197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5623,545 +5623,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of visual feedback on speech recovery and language plasticity in patients with post-stroke non-fluent aphasia. Functional MRI assessment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a biomechanical model and articulatory data for the numerical production of vowels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Boilley</w:t>
+                <w:t xml:space="preserve">Saeed Dabbaghchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arnela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olov Engwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Guasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Stavness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFMER 2016 - 31st Annual Congress of the French Society of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.176⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.3569-3573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413803v1</w:t>
+                <w:t xml:space="preserve">hal-01368260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a biomechanical model and articulatory data for the numerical production of vowels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oriol Guasch</w:t>
+                <w:t xml:space="preserve">Effect of visual feedback on speech recovery and language plasticity in patients with post-stroke non-fluent aphasia. Functional MRI assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Stavness</w:t>
+                <w:t xml:space="preserve">Claire Boilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.3569-3573, </w:t>
+              <w:t xml:space="preserve">SOFMER 2016 - 31st Annual Congress of the French Society of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Etienne, France. pp.e75 - e76, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368260v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour visuel en aphasiologie : résultats comportementaux, acoustiques et en neuroimagerie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de l’échographie linguale à la rééducation orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Detante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.227-260</w:t>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.199-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419292v1</w:t>
+                <w:t xml:space="preserve">hal-01417693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’échographie linguale à la rééducation orthophonique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour visuel en aphasiologie : résultats comportementaux, acoustiques et en neuroimagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Canault</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Acher</w:t>
+                <w:t xml:space="preserve">Olivier Detante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.199-225</w:t>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.227-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417693v1</w:t>
+                <w:t xml:space="preserve">hal-01419292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking contours of orofacial articulators from real-time MRI of speech</w:t>
               </w:r>
@@ -6400,675 +6400,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour articulatoire visuel pour la rééducation orthophonique : approches basées sur l’échographie linguale augmentée</w:t>
+                <w:t xml:space="preserve">Tongue Tracking in Ultrasound Images using EigenTongue Decomposition and Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bocquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228919v1</w:t>
+                <w:t xml:space="preserve">hal-01228917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongue Tracking in Ultrasound Images using EigenTongue Decomposition and Artificial Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Bocquelet</w:t>
+                <w:t xml:space="preserve">Optimisation du positionnement d’antennes de réception IRM pour l’imagerie du conduit vocal en parole et en déglutition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">SFRMBM 2015 - 2ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228917v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du positionnement d’antennes de réception IRM pour l’imagerie du conduit vocal en parole et en déglutition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">Retour articulatoire visuel pour la rééducation orthophonique : approches basées sur l’échographie linguale augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRMBM 2015 - 2ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.67</w:t>
+              <w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228918v1</w:t>
+                <w:t xml:space="preserve">hal-01228919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic animation of an articulatory tongue model from ultrasound images using Gaussian mixture regression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diandra Fabre</w:t>
+                <w:t xml:space="preserve">Robust Articulatory Speech Synthesis using Deep Neural Networks for BCI Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bocquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Yvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2014 - 15th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2293-2297</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070895v1</w:t>
+                <w:t xml:space="preserve">hal-01228891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of articulatory strategies for a bilingual speaker: Preliminary data and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2014 - 11th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Articulatory Speech Synthesis using Deep Neural Networks for BCI Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Bocquelet</w:t>
+                <w:t xml:space="preserve">Automatic animation of an articulatory tongue model from ultrasound images using Gaussian mixture regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Yvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2014 - 15th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2293-2297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228891v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des stratégies articulatoires d’un locuteur bilingue anglais-français: Données et modèles préliminaires</w:t>
               </w:r>
@@ -7238,377 +7238,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker adaptation of an acoustic-to-articulatory inversion model using cascaded Gaussian mixture regressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the proceedings of the SLaTE 2013 workshop on Speech and Language Technology in Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Raby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2753-2757</w:t>
+              <w:t xml:space="preserve">SLaTE 2013 - Speech and Language Technology in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851894v1</w:t>
+                <w:t xml:space="preserve">hal-00960360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the proceedings of the SLaTE 2013 workshop on Speech and Language Technology in Education</w:t>
+                <w:t xml:space="preserve">Development and implementation of fiducial markers for vocal tract MRI imaging and speech articulatory modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Françoise Raby</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Koncki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLaTE 2013 - Speech and Language Technology in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.8-10</w:t>
+              <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1321-1325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960360v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and implementation of fiducial markers for vocal tract MRI imaging and speech articulatory modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speaker adaptation of an acoustic-to-articulatory inversion model using cascaded Gaussian mixture regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1321-1325</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2753-2757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881252v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vizart3D : retour articulatoire visuel pour l'aide à la prononciation</w:t>
               </w:r>
@@ -7709,532 +7709,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles pistes pour revisiter la production de la parole et son développement : données, modèles, représentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement et mise en œuvre de marqueurs fiduciaires pour l'imagerie IRM du conduit vocal en vue de la modélisation articulatoire de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Koncki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.593-600</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724679v1</w:t>
+                <w:t xml:space="preserve">hal-00724671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparée de la précision de mesure des systèmes d'articulographie électromagnétique 3D : Wave et AG500</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+                <w:t xml:space="preserve">Cross-speaker acoustic-to-articulatory inversion using phone-based trajectory HMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Wrobel-Dautcourt</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.513-520</w:t>
+              <w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Tue.SS3.08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724682v1</w:t>
+                <w:t xml:space="preserve">hal-00974347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et mise en œuvre de marqueurs fiduciaires pour l'imagerie IRM du conduit vocal en vue de la modélisation articulatoire de la parole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles pistes pour revisiter la production de la parole et son développement : données, modèles, représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.81-88</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.593-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724671v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-speaker acoustic-to-articulatory inversion using phone-based trajectory HMM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
+                <w:t xml:space="preserve">Étude comparée de la précision de mesure des systèmes d'articulographie électromagnétique 3D : Wave et AG500</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Wrobel-Dautcourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Tue.SS3.08</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.513-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974347v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory speaker normalisation based on MRI-data using three-way linear decomposition methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8285,51 +8285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalisation articulatoire du locuteur par méthodes de décomposition tri-linéaire basées sur des données IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9520,64 +9520,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopal Ananthakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olov Engwall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10313,476 +10313,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory comparison of spoken and sung vowels based on MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement and simulation of aerodynamic characteristics of aspirated and unaspirated Mandarin Chinese stop consonants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubo Fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">PCC 2008 (8th Phonetic Conference of China)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Beijing, China. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00296600v1</w:t>
+                <w:t xml:space="preserve">hal-00296603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and simulation of aerodynamic characteristics of aspirated and unaspirated Mandarin Chinese stop consonants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vision of tongue in augmented speech: contribution to speech comprehension and visual tracking strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fang Pu</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yubo Fan</w:t>
+                <w:t xml:space="preserve">Lin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCC 2008 (8th Phonetic Conference of China)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Beijing, China. pp.NA</w:t>
+              <w:t xml:space="preserve">Speech and Face-to-Face communication - A workshop / Summer School dedicated to the Memory of Christian Benoît</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00296603v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision of tongue in augmented speech: contribution to speech comprehension and visual tracking strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+                <w:t xml:space="preserve">Skull and Vocal Tract Growth from Fetus to 2 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Granat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Huang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Josèphe Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech and Face-to-Face communication - A workshop / Summer School dedicated to the Memory of Christian Benoît</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337412v1</w:t>
+                <w:t xml:space="preserve">hal-00361952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skull and Vocal Tract Growth from Fetus to 2 Years</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Granat</w:t>
+                <w:t xml:space="preserve">Articulatory comparison of spoken and sung vowels based on MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josèphe Deshayes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.157-160</w:t>
+              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361952v1</w:t>
+                <w:t xml:space="preserve">hal-00296600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaking with smile or disgust: data and models</w:t>
               </w:r>
@@ -11211,368 +11211,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on lire sur la langue ? Évaluation de l'apport de la vision de la langue à la compréhension de la parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+                <w:t xml:space="preserve">Prediction of the ability of reconstituted vocal tracts of fossils to produce speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Granat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-J. Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2007 - 2èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">16th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.381-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175679v1</w:t>
+                <w:t xml:space="preserve">hal-00336657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D and plane wave acoustic propagation comparison for a Japanese and a French vowel /a/ with nasal coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+                <w:t xml:space="preserve">Peut-on lire sur la langue ? Évaluation de l'apport de la vision de la langue à la compréhension de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kunitoshi Motoki</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 Autumn Meeting of the Acoustical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Kofu, Japan. pp.471-474</w:t>
+              <w:t xml:space="preserve">JPC 2007 - 2èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175678v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the ability of reconstituted vocal tracts of fossils to produce speech</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L.-J. Boë</w:t>
+                <w:t xml:space="preserve">3D and plane wave acoustic propagation comparison for a Japanese and a French vowel /a/ with nasal coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Matsuzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunitoshi Motoki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.381-384</w:t>
+              <w:t xml:space="preserve">2007 Autumn Meeting of the Acoustical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Kofu, Japan. pp.471-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336657v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can you &amp;quot;read tongue movements&amp;quot;? Evaluation of the contribution of tongue display to speech understanding</w:t>
               </w:r>
@@ -11660,234 +11660,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skull and vocal tract growth from newborn to adult</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Articulatory modelling of nasals: data and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Ubatuba, SP, Brazil. pp.75-82</w:t>
+              <w:t xml:space="preserve">Journée Nasalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Mons, Belgium. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167610v1</w:t>
+                <w:t xml:space="preserve">hal-00167377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory modelling of nasals: data and models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skull and vocal tract growth from newborn to adult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Granat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Autesserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nasalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Mons, Belgium. pp.0</w:t>
+              <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Ubatuba, SP, Brazil. pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167377v1</w:t>
+                <w:t xml:space="preserve">hal-00167610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional modeling of speech organs: Articulatory data and models</w:t>
               </w:r>
@@ -13675,51 +13675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E9D4F7A"/>
+    <w:nsid w:val="E53BCD0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13906,51 +13906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrebadin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7440-820X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117976687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209033558" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sawallis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-026-00551-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277940v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kochetov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100323000221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Tabain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309231224790" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Sawallis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-023-00396-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Neuschaefer-Rube" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5096631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134778v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3916" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1402090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labrunie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Joseph" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frahm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.02.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z14MV3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0223" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2014.07.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V01XJC74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Matsuzaki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunitoshi Motoki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1250/ast.35.35" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canovas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2012.12.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Davis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2013.04.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXRVCHCT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1250/ast.34.284" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.10.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02KFSN2N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2012.08.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JTZD658-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Granat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos Heracleous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Hagita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.02.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR1JBCD7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.797" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.03.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VRXSJZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Serkhane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Birkholz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Joachim Kr&#246;ger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2875111" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2007.06.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX320W1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gullaer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Walker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14015430500471936" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Makarov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor N. Sorokin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362100v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798689v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2002.0166" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTN8LBHM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Masri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pham Thi Ngoc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945118" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C24E9D74D57AFF37E63246DFC308453BEC1F27E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882225v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184762v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132829v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1126" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.176" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368260v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Dabbaghchian" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arnela" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olov Engwall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Guasch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stavness" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1500" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419292v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368251v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun A Josep" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-78" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cr&#233;pel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228883v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoou Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851894v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960360v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Andr&#233;s Vald&#233;s Vargas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Koncki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725513v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben Youssef" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724679v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724682v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wrobel-Dautcourt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724671v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974347v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779218v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724687v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Ananthakrishnan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618781v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724652v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682202v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640395v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549186v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508276v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508267v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508288v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508281v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Anh Tran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508279v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419227v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443662v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974338v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331876v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296600v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296603v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Niu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Pu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Fan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337412v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Huang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361952v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Deshayes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333673v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333688v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361954v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Autesserre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pochic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175679v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175678v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336657v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J. Bo&#235;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pochic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Heim" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175680v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167610v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167377v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167378v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167611v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167379v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362104v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370290v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389362v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128570v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Degryse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128042v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Al-Ansari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228920v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640393v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694313v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296599v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_14" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZKG9NQW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193528v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrebadin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7440-820X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117976687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209033558" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sawallis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-026-00551-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277940v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kochetov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100323000221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Tabain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309231224790" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Sawallis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-023-00396-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Neuschaefer-Rube" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5096631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134778v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3916" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1402090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labrunie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Joseph" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frahm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.02.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z14MV3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2014.07.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V01XJC74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Matsuzaki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunitoshi Motoki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1250/ast.35.35" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Davis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2013.04.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXRVCHCT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1250/ast.34.284" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canovas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2012.12.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.10.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02KFSN2N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2012.08.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JTZD658-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Granat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panikos Heracleous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Hagita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.02.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR1JBCD7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.797" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.03.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VRXSJZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Serkhane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Birkholz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Joachim Kr&#246;ger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2875111" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2007.06.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX320W1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gullaer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Walker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14015430500471936" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Makarov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor N. Sorokin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362100v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370488v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798689v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2002.0166" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTN8LBHM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Masri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pham Thi Ngoc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945118" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C24E9D74D57AFF37E63246DFC308453BEC1F27E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882225v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184762v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132829v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1126" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368260v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Dabbaghchian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arnela" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olov Engwall" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Guasch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stavness" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1500" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413803v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.176" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368251v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun A Josep" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-78" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228917v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228918v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228891v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cr&#233;pel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070895v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228883v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoou Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960360v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881252v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Andr&#233;s Vald&#233;s Vargas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Koncki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851894v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725513v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben Youssef" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974347v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724679v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wrobel-Dautcourt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779218v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724687v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Ananthakrishnan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618781v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724652v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682202v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640395v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549186v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508276v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508267v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508288v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508281v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Anh Tran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508279v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419227v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443662v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974338v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331876v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296603v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Niu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Pu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Fan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337412v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Huang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361952v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Deshayes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296600v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333673v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333688v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361954v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Autesserre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pochic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J. Bo&#235;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pochic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Heim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175678v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175680v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167377v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167610v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167378v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167611v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167379v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362104v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370290v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389362v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128570v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Degryse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128042v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Al-Ansari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228920v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640393v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694313v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296599v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_14" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZKG9NQW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193528v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>