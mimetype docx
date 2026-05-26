--- v0 (2026-05-02)
+++ v1 (2026-05-26)
@@ -364,295 +364,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating probability of insemination success using milk progesterone measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+                <w:t xml:space="preserve">Review: to be or not to be an identifiable model. Is this a relevant question in animal science modelling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.R. Nielsen</w:t>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Christensen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101 (2), pp.1648-1660. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (04), pp.701 - 712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-12453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117002774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745086v1</w:t>
+                <w:t xml:space="preserve">hal-01526307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: to be or not to be an identifiable model. Is this a relevant question in animal science modelling?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+                <w:t xml:space="preserve">Estimating probability of insemination success using milk progesterone measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
+                <w:t xml:space="preserve">K.R. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Daniel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Derks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (04), pp.701 - 712. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (2), pp.1648-1660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731117002774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-12453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526307v1</w:t>
+                <w:t xml:space="preserve">hal-01745086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the ability of a lifetime nutrient-partitioning model for simulating the performance of Australian Holstein dairy cows</w:t>
               </w:r>
@@ -766,421 +766,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling impacts of performance on the probability of reproducing, and thereby on productive lifespan, allow prediction of lifetime efficiency in dairy cows</w:t>
+                <w:t xml:space="preserve">Prediction of the lifetime productive and reproductive performance of Holstein cows managed for different lactation durations, using a model of lifetime nutrient partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Ho Ngoc</w:t>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schmidely</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Sehested</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (01), pp.106-116. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (11), pp.9126-9135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731115001718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356571v1</w:t>
+                <w:t xml:space="preserve">hal-01409319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the lifetime productive and reproductive performance of Holstein cows managed for different lactation durations, using a model of lifetime nutrient partitioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of progesterone profiles in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Derks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blavy</w:t>
+                <w:t xml:space="preserve">J.K. Höglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-11051⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (4), pp.1061-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409319v1</w:t>
+                <w:t xml:space="preserve">hal-01508139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of progesterone profiles in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling impacts of performance on the probability of reproducing, and thereby on productive lifespan, allow prediction of lifetime efficiency in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ho Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.K. Höglund</w:t>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 86 (4), pp.1061-1071. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (01), pp.106-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.03.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115001718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508139v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a large-scale knowledge database on reactions and regulations to propose key upstream regulators of various sets of molecules participating in cell metabolism</w:t>
               </w:r>
@@ -1961,377 +1961,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité individuelle du comportement alimentaire de chèvres laitières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tools for evaluating trade-offs between robustness to price and yield variations in dairy goat farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Cellier</w:t>
+                <w:t xml:space="preserve">Vanessa Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Birte L. Nielsen</w:t>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">70th Annual Meeting of European Federation for Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320885v1</w:t>
+                <w:t xml:space="preserve">hal-04421485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for evaluating trade-offs between robustness to price and yield variations in dairy goat farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Verges</w:t>
+                <w:t xml:space="preserve">Model-based analysis of fertility components in dairy cow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Derks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor Picheny</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Annual Meeting of European Federation for Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">68. EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421485v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based analysis of fertility components in dairy cow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjolein Derks</w:t>
+                <w:t xml:space="preserve">Variabilité individuelle du comportement alimentaire de chèvres laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birte L. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">49ème colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463558v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous les modèles doivent-ils être identifiables ?</w:t>
               </w:r>
@@ -2343,51 +2343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,51 +2436,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation à large échelle de bases de données de connaissance sur les réactions et régulations pour trouver des régulateurs clés de groupe de gènes</w:t>
+                <w:t xml:space="preserve">Using large scale knowledge database about reactions and regulations to find key regulators of sets of genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
@@ -2511,97 +2511,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.161-170</w:t>
+              <w:t xml:space="preserve">JOBIM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria, 2012, Rennes, France. pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210385v1</w:t>
+                <w:t xml:space="preserve">hal-00750512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using large scale knowledge database about reactions and regulations to find key regulators of sets of genes</w:t>
+                <w:t xml:space="preserve">Exploitation à large échelle de bases de données de connaissance sur les réactions et régulations pour trouver des régulateurs clés de groupe de gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
@@ -2632,73 +2632,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inria, 2012, Rennes, France. pp.123-132</w:t>
+              <w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.161-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750512v1</w:t>
+                <w:t xml:space="preserve">hal-01210385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for modeling reactions and regulations to analyze high-throughout data</w:t>
               </w:r>
@@ -3630,51 +3630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3841,103 +3841,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual differences in feeding behaviour of dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte L. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd International Congress of the ISAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3975,51 +3975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal modelling meets identifiability: a practioner perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4126,51 +4126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sehested</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Book of Abstract of the 67th Annual Meeting of the European Federation of Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4195,51 +4195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling performance consequences on the probability of reproducing, and thereby on productive lifespan in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Ho Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4247,51 +4247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Orlando, United States. ADSA - ASAS, Journal of Dairy Science, 98. Suppl. 2, 2015, Journal of dairy science</w:t>
@@ -4867,51 +4867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2021.100003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Derks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001830" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Nielsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Christensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002774" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N. Phuong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Hayes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN16452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ho Ngoc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001718" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sehested" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. H&#246;glund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.03.037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-8-32" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.P. Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Chaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Abdelkrim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L. Nielsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Verges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04463558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750512v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729742v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817340v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756643v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Didier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grimaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guerche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol Hossain Ataei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743740v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Phuong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dhumez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Nielsen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541207v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2021.100003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Derks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001830" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002774" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Nielsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Christensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12453" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N. Phuong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Hayes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN16452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409319v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sehested" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. H&#246;glund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.03.037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ho Ngoc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001718" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-8-32" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.P. Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Chaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Abdelkrim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Verges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04463558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L. Nielsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729742v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817340v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756643v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Didier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grimaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guerche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol Hossain Ataei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743740v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Phuong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dhumez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Nielsen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541207v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>