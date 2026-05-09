--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -100,643 +100,578 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports au monde des lycéennes et lycéens professionnels du coin. Ancrage local et géographicités</w:t>
+                <w:t xml:space="preserve">Langages graphiques et appropriation de l’espace en cycle 2. Exemple de mise en œuvre d’un dispositif didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022655v1</w:t>
+                <w:t xml:space="preserve">hal-05587056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraisal of prognostic factors in CNS WHO grade 3 oligodendrogliomas IDH-mutant and 1p/19q co-deleted: Lessons from the French POLA cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapports au monde des lycéennes et lycéens professionnels du coin. Ancrage local et géographicités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noae221⟩</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 124, pp.81-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13lw6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894190v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les questions socialement vives en géographie : apports théoriques et exemple du programme de seconde professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières : une question socialement vive à enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, LXXIII (282), pp.379-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/com.12529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une géographie expérientielle à l’école : l’exemple de l’espace proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonner, raisonnements en géographie scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93 (93), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.12524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -746,512 +681,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles démarches didactiques pour enseigner la Question Socialement Vive des frontières à l’école ? Exemple au lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX Jornades Internacionals de Recerca en Didàctica de les Ciències Socials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Autonoma de Barcelona, Feb 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multi-référentialité au service de la didactique de la géographie. Exemple d’une recherche centrée sur l’enseignement des frontières en lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté ; Unité et diversité des approches empiriques et théoriques des recherches en didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPÉ de Nantes Université, Mar 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles traces pour formaliser des savoirs incertains d’une « Question socialement vive » en classe de géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces et écritures à et pour l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’enseignement d’une question socialement vive géographique met-elle en jeu les notions d’altérité et d’identité ? L’exemple des frontières de l’Union Européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence de l’AIRDHSS, « Citoyenneté, identité et altérité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Diderot, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières et les élèves de lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Doctoral UMR 5600 Environnement Ville Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre chaud et froid : L’Europe peut-elle être un objet tiède dans les manuels scolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’études doctorales sur les manuels scolaires et journées Pierre Guibbert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et perceptions des finalités de la géographie scolaire des élèves de lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Doctoral UMR 5600 Environnement Ville Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1261,98 +1196,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports aux savoirs et frontières en lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts, Positions, and Perspectives in Europe. Conceptions, positions et perspectives en Europe. Konzepte, Positionen und Perspektiven in Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-3-643-14360-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1362,118 +1297,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement géographique en lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1620,51 +1555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lw6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04894190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domique Figarella-Branger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12529" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaujal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.579" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12524" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6GCPR1K7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809420v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lw6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaujal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.579" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6GCPR1K7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809424v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>