--- v1 (2026-05-09)
+++ v2 (2026-05-31)
@@ -655,538 +655,909 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles démarches didactiques pour enseigner la Question Socialement Vive des frontières à l’école ? Exemple au lycée professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du bâti à l’habiter : une démarche croisée pour explorer le vécu des espaces scolaires au sein des établissements de la Fondation des Apprentis d’Auteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Mayeko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX Jornades Internacionals de Recerca en Didàctica de les Ciències Socials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Autonoma de Barcelona, Feb 2024, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">À l'école de l'habiter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, Apr 2026, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809478v1</w:t>
+                <w:t xml:space="preserve">hal-05631036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multi-référentialité au service de la didactique de la géographie. Exemple d’une recherche centrée sur l’enseignement des frontières en lycée professionnel</w:t>
+                <w:t xml:space="preserve">ProVEST : Un projet européen créant une synergie entre terrain et recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté ; Unité et diversité des approches empiriques et théoriques des recherches en didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPÉ de Nantes Université, Mar 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées d’études européennes 2026, Former à et par l’Éducation Nouvelle au XXIe siècle.. Un enjeu européen ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Mar 2026, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809554v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles traces pour formaliser des savoirs incertains d’une « Question socialement vive » en classe de géographie ?</w:t>
+                <w:t xml:space="preserve">Résistances à la formation à l’égalité filles-garçons à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traces et écritures à et pour l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Oct 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque : De quelles peurs le genre est-il le nom ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus Condorcet, Aubervilliers, May 2026, Aubervillers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809590v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’enseignement d’une question socialement vive géographique met-elle en jeu les notions d’altérité et d’identité ? L’exemple des frontières de l’Union Européenne</w:t>
+                <w:t xml:space="preserve">La didactique de la géographie en lycée professionnel : état de la discipline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence de l’AIRDHSS, « Citoyenneté, identité et altérité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Les rendez-vous d'interlignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809440v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frontières et les élèves de lycée professionnel</w:t>
+                <w:t xml:space="preserve">Quelles traces pour formaliser des savoirs incertains d’une « Question socialement vive » en classe de géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Doctoral UMR 5600 Environnement Ville Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Traces et écritures à et pour l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809436v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre chaud et froid : L’Europe peut-elle être un objet tiède dans les manuels scolaires ?</w:t>
+                <w:t xml:space="preserve">Quelles démarches didactiques pour enseigner la Question Socialement Vive des frontières à l’école ? Exemple au lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’études doctorales sur les manuels scolaires et journées Pierre Guibbert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XX Jornades Internacionals de Recerca en Didàctica de les Ciències Socials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Autonoma de Barcelona, Feb 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809424v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et perceptions des finalités de la géographie scolaire des élèves de lycée professionnel</w:t>
+                <w:t xml:space="preserve">La multi-référentialité au service de la didactique de la géographie. Exemple d’une recherche centrée sur l’enseignement des frontières en lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté ; Unité et diversité des approches empiriques et théoriques des recherches en didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ de Nantes Université, Mar 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles traces pour formaliser des savoirs incertains d’une Question Vive Socialement en classe de géographie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Traces et écritures à et pour l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Oct 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l’enseignement d’une question socialement vive géographique met-elle en jeu les notions d’altérité et d’identité ? L’exemple des frontières de l’Union Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Conférence de l’AIRDHSS, « Citoyenneté, identité et altérité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières et les élèves de lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Doctoral UMR 5600 Environnement Ville Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre chaud et froid : L’Europe peut-elle être un objet tiède dans les manuels scolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’études doctorales sur les manuels scolaires et journées Pierre Guibbert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et perceptions des finalités de la géographie scolaire des élèves de lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Doctoral UMR 5600 Environnement Ville Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1196,98 +1567,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports aux savoirs et frontières en lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts, Positions, and Perspectives in Europe. Conceptions, positions et perspectives en Europe. Konzepte, Positionen und Perspektiven in Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-3-643-14360-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1297,51 +1668,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement géographique en lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1350,65 +1721,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1555,51 +1926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lw6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaujal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.579" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6GCPR1K7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809424v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lw6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaujal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.579" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6GCPR1K7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631036v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Mayeko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809590v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809554v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>