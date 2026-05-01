--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -2784,51 +2784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2ECAC47"/>
+    <w:nsid w:val="9D88C4FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>