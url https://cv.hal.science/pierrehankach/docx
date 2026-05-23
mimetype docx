--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -166,330 +166,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive investigation of variational auto-encoders for population synthesis</w:t>
+                <w:t xml:space="preserve">Population synthesis with deep generative model: a joint household-individual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Razac Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rachid Belaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hankach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Social Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.13. </w:t>
+              <w:t xml:space="preserve">Computational Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (34), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42001-024-00332-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43762-025-00195-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930772v1</w:t>
+                <w:t xml:space="preserve">hal-05151225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population synthesis with deep generative model: a joint household-individual approach</w:t>
+                <w:t xml:space="preserve">A comprehensive investigation of variational auto-encoders for population synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Razac Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Belaroussi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Urban Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (34), </w:t>
+              <w:t xml:space="preserve">Journal of Computational Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43762-025-00195-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42001-024-00332-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151225v1</w:t>
+                <w:t xml:space="preserve">hal-04930772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-level activity-based modeling and indicators for assessing construction sites noise exposure in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hankach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -592,51 +592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyam Yaméogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Luquezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -687,64 +687,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating synthetic population to a finer spatial scale: An integer quadratic programming formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyam Fabrice Yameogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hankach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -791,51 +791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale spatial analysis of household car ownership using distance-based Moran's eigenvector maps: Case study in Loire-Atlantique (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -934,51 +934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Vandanjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24, 27p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1006,282 +1006,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Methods for Generating a Two-Layered Synthetic Population</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse probabiliste du dimensionnement des chaussées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Olivier Vandanjon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Record</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 977, pp.88-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081480v1</w:t>
+                <w:t xml:space="preserve">hal-04320493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse probabiliste du dimensionnement des chaussées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparing Methods for Generating a Two-Layered Synthetic Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyam Fabrice Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Morvan</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Vandanjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2675 (1), pp. 136-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0361198120964734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320493v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constraint-based, efficiency optimisation approach to network-level pavement maintenance management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1328,64 +1328,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la programmation pluriannuelle, et à échelle d'un réseau routier, des travaux d'entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1419,51 +1419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un Réseau routier virtuel (RRV) pour simuler les stratégies d’entretien en utilisant des données complètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lepert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1504,437 +1504,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 'démarches de Furtivité' du projet FURET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Decision support to the public space administrator for managing urban building sites nuisances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Toujas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isma Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Amanzougarene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chachoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue générale des routes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 897, pp 22-25</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850640v1</w:t>
+                <w:t xml:space="preserve">hal-00638055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria decision analysis for prioritizing road network maintenance interventions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les 'démarches de Furtivité' du projet FURET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lepert</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Toujas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pavements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (1), 12p</w:t>
+              <w:t xml:space="preserve">Revue générale des routes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 897, pp 22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952358v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for annoyances assessment of the urban building sites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi-criteria decision analysis for prioritizing road network maintenance interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lepert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Modelling and Simulations (I.RE.MO.S.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (2), pp. 929-934</w:t>
+              <w:t xml:space="preserve">International Journal of Pavements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633720v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision support to the public space administrator for managing urban building sites nuisances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A new approach for annoyances assessment of the urban building sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Amanzougarene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isma Sadoun</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chachoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Amanzougarene</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3, 6 p</w:t>
+              <w:t xml:space="preserve">International Review on Modelling and Simulations (I.RE.MO.S.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (2), pp. 929-934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638055v1</w:t>
+                <w:t xml:space="preserve">hal-00633720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1952,64 +1952,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficiency based approach to multi-year network-level maintenance programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on the Bearing Capacity of Roads, Railways and Airfields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, ATHENES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2028,234 +2028,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support tool for evaluating maintenance strategies on roads networks with incomplete data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Programming roads networks maintenance interventions under budget constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lepert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWGT2013 – 16th Meeting of the EURO Working Group on Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Portugal. 10p</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Academic Conference 2013 Transport, Logistics and Information Technologies MAC-TLIT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874241v1</w:t>
+                <w:t xml:space="preserve">hal-00914450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming roads networks maintenance interventions under budget constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A decision support tool for evaluating maintenance strategies on roads networks with incomplete data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lepert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Academic Conference 2013 Transport, Logistics and Information Technologies MAC-TLIT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France. 8p</w:t>
+              <w:t xml:space="preserve">EWGT2013 – 16th Meeting of the EURO Working Group on Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Portugal. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914450v1</w:t>
+                <w:t xml:space="preserve">hal-00874241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing a Decision Support System for Nuisance Management of Urban Building Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chachoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,64 +2351,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for Adding a Variable to a Synthetic Population from Aggregate Data: Example of the Income Variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyam Fabrice Yaméogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2484,77 +2484,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de calibration d'un modèle multimodal des déplacements pour l'évaluation des externalités environnementales avec preuve de concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyam Fabrice Yameogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hankach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2628,51 +2628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Vandanjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2784,51 +2784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D88C4FC"/>
+    <w:nsid w:val="DAB24839"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3015,51 +3015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrehankach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4333-716X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04930772v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razac San&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belaroussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hankach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-024-00332-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43762-025-00195-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105188" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312243v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyam Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Luquezi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231208907" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyam Fabrice Yameogo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083221120019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4482" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120964734" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Morvan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2019.1624787" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.271-297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lepert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toujas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Amanzougarene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Sadoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chachoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyam Fabrice Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506092v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrehankach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4333-716X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151225v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razac San&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belaroussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hankach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43762-025-00195-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04930772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-024-00332-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105188" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312243v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyam Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Luquezi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231208907" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyam Fabrice Yameogo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083221120019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4482" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Morvan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120964734" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2019.1624787" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.271-297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lepert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Sadoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Amanzougarene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chachoua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toujas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyam Fabrice Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506092v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>