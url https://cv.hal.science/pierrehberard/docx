--- v0 (2026-03-18)
+++ v1 (2026-05-09)
@@ -204,313 +204,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937338v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level sets of certain Neumann eigenfunctions under deformation of Lipschitz domains. Application to the Extended Courant Property</w:t>
+                <w:t xml:space="preserve">One can't hear orientability of surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Helffer</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L Webb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/afst.1680⟩</w:t>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://doi.org/10.1007/s00209-021-02758-y. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00209-021-02758-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01783968v2</w:t>
+                <w:t xml:space="preserve">hal-02937342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One can't hear orientability of surfaces</w:t>
+                <w:t xml:space="preserve">Courant-sharp property for Dirichlet eigenfunctions on the Möbius strip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David L Webb</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Helffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rola Kiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, https://doi.org/10.1007/s00209-021-02758-y. </w:t>
+              <w:t xml:space="preserve">Portugaliae Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (1), pp.1--41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00209-021-02758-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/pm/2059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937342v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569100v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courant-sharp property for Dirichlet eigenfunctions on the Möbius strip</w:t>
+                <w:t xml:space="preserve">Level sets of certain Neumann eigenfunctions under deformation of Lipschitz domains. Application to the Extended Courant Property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Helffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rola Kiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portugaliae Mathematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (1), pp.1--41. </w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), 429--462 / https://doi.org/10.5802/afst.1680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/pm/2059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/afst.1680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569100v3</w:t>
+                <w:t xml:space="preserve">hal-01783968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-boundedness of the number of super level domains of eigenfunctions</w:t>
               </w:r>
@@ -949,391 +949,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The weak Pleijel theorem with geometric control</w:t>
+                <w:t xml:space="preserve">Minimal hypersurfaces in $\HH^n \times \R$, total curvature and index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Helffer</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Sa Earp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/jst/138⟩</w:t>
+              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.341--468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40574-015-0050-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244630v2</w:t>
+                <w:t xml:space="preserve">hal-00315294v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courant-sharp eigenvalues for the equilateral torus, and for the equilateral triangle</w:t>
+                <w:t xml:space="preserve">A. Stern's analysis of the nodal sets of some families of spherical harmonics revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Helffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180 (3), pp.435--468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-015-0788-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11005-016-0819-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01120958v3</w:t>
+                <w:t xml:space="preserve">hal-01026363v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stern's analysis of the nodal sets of some families of spherical harmonics revisited</w:t>
+                <w:t xml:space="preserve">The weak Pleijel theorem with geometric control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Helffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.717--733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/jst/138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00605-015-0788-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01026363v4</w:t>
+                <w:t xml:space="preserve">hal-01244630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal hypersurfaces in $\HH^n \times \R$, total curvature and index</w:t>
+                <w:t xml:space="preserve">Courant-sharp eigenvalues for the equilateral torus, and for the equilateral triangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Sa Earp</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Helffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (3), pp.341--468. </w:t>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (12), pp.1729--1789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40574-015-0050-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11005-016-0819-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315294v3</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120958v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirichlet eigenfunctions of the square membrane: Courant's property, and A. Stern's and Å. Pleijel's analyses</w:t>
               </w:r>
@@ -1395,118 +1395,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951531v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarks on the boundary set of spectral equipartitions</w:t>
+                <w:t xml:space="preserve">Stability Properties of Rotational Catenoids in the Heisenberg Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Helffer</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos P. Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matemática Contemporânea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.37--60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678905v2</w:t>
+                <w:t xml:space="preserve">hal-00523308v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodal sets of eigenfunctions, Antonie Stern’s results revisited</w:t>
               </w:r>
@@ -1577,334 +1568,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Properties of Rotational Catenoids in the Heisenberg Groups</w:t>
+                <w:t xml:space="preserve">Remarks on the boundary set of spectral equipartitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcos P. Cavalcante</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Helffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matemática Contemporânea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372, pp.20120492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523308v3</w:t>
+                <w:t xml:space="preserve">hal-00678905v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse spectral positivity for surfaces</w:t>
+                <w:t xml:space="preserve">Edited extracts from Antonie Stern’s thesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castillon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Helffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/rmi/813⟩</w:t>
+              <w:t xml:space="preserve">Séminaire de Théorie Spectrale et Géométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.39-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/tsg.303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644783v4</w:t>
+                <w:t xml:space="preserve">hal-02370718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edited extracts from Antonie Stern’s thesis</w:t>
+                <w:t xml:space="preserve">Inverse spectral positivity for surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Helffer</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Théorie Spectrale et Géométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32, pp.39-72. </w:t>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (4), pp.1237-1264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/tsg.303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/rmi/813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370718v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644783v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral positivity and Riemannian coverings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45, pp.1041-1048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1951,64 +1951,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigenvalue estimates for hypersurfaces in $H^m \times R$ and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos P. Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 253 (1), pp.19-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2055,51 +2055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindelöf's theorem for hyperbolic catenoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sa Earp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 138, pp.3657-3669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2224,51 +2224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of $H$-hypersurfaces in $H^n \times R$ and geometric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sa Earp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matemática Contemporânea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (2008), pp.19-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2287,217 +2287,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La documentation mathématique à l’aube du 21e siècle</w:t>
+                <w:t xml:space="preserve">Index Growth of hypersurfaces with constant mean curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Sureau</w:t>
+                <w:t xml:space="preserve">Levi Lopes de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Teissier</w:t>
+                <w:t xml:space="preserve">Wayne Rossman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettres des départements scientifiques du CNRS. Sciences physiques et mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 38, pp.7-9</w:t>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 239,no.1, pp.99-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591223v1</w:t>
+                <w:t xml:space="preserve">hal-00012248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Index Growth of hypersurfaces with constant mean curvature</w:t>
+                <w:t xml:space="preserve">La documentation mathématique à l’aube du 21e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levi Lopes de Lima</w:t>
+                <w:t xml:space="preserve">Geneviève Sureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne Rossman</w:t>
+                <w:t xml:space="preserve">Bernard Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 239,no.1, pp.99-115</w:t>
+              <w:t xml:space="preserve">Lettres des départements scientifiques du CNRS. Sciences physiques et mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 38, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012248v1</w:t>
+                <w:t xml:space="preserve">hal-03591223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation mathématique - Enjeux et éléments de réponse</w:t>
               </w:r>
@@ -2565,64 +2565,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Sureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettres des départements scientifiques du CNRS. Sciences physiques et mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 35, pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2673,51 +2673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Sureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79, pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2736,178 +2736,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General curvature estimates for stable H-surfaces immersed into a space form</w:t>
+                <w:t xml:space="preserve">Zoom sur la Cellule MathDoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hauswirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 78 (9), pp.667-700</w:t>
+              <w:t xml:space="preserve">Le Calepin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795400v1</w:t>
+                <w:t xml:space="preserve">hal-03591301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoom sur la Cellule MathDoc</w:t>
+                <w:t xml:space="preserve">General curvature estimates for stable H-surfaces immersed into a space form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hauswirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Calepin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 72</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 78 (9), pp.667-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591301v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une structure nationale au service de la documentation mathématique</w:t>
               </w:r>
@@ -3057,165 +3057,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consortia et négociations pour l’accès aux journaux électroniques</w:t>
+                <w:t xml:space="preserve">Accès pérenne aux ressources électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANF 2004 - Documentations en Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau National des Bibliothèques de Mathématiques, Oct 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764462v1</w:t>
+                <w:t xml:space="preserve">hal-03764459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès pérenne aux ressources électroniques</w:t>
+                <w:t xml:space="preserve">Consortia et négociations pour l’accès aux journaux électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANF 2004 - Documentations en Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau National des Bibliothèques de Mathématiques, Oct 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764459v1</w:t>
+                <w:t xml:space="preserve">hal-03764462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation issues for mathematics in the digital age</w:t>
               </w:r>
@@ -3855,51 +3855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on J. Espinar’s “Finite index operators on surfaces”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3930,51 +3930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on J. Espinar's ''Finite index operators on surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4005,51 +4005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindelöf's theorem for catenoids revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sa Earp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4236,51 +4236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937338v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Kiwan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/15620" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783968v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Webb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-021-02758-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569100v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/pm/2059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176094v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-021-0189-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541645v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exmath.2018.10.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832618v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/1609-4514-2020-20-1-1-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519629v5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160620v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/700/14184" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244630v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jst/138" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120958v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-016-0819-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026363v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-015-0788-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315294v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sa Earp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-015-0050-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951531v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678905v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0492" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/tsg.302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523308v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos P. Cavalcante" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644783v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/813" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/tsg.303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682177v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdt030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2011.253.19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2010-10492-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20082467647" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360077v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03591223v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Sureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Lopes de Lima" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Rossman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03583742v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03591285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03591390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kassel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795400v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hauswirth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03591301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03591357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03591467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03764462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03764459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03591526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718768v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68490-7_4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03591423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575434v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02851314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937338v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Kiwan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/15620" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937342v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Webb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-021-02758-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569100v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/pm/2059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783968v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1680" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176094v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-021-0189-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541645v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exmath.2018.10.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832618v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/1609-4514-2020-20-1-1-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519629v5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160620v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/700/14184" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315294v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sa Earp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-015-0050-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026363v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-015-0788-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244630v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jst/138" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120958v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-016-0819-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951531v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523308v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos P. Cavalcante" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/tsg.302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678905v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0492" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/tsg.303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644783v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/813" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682177v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdt030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2011.253.19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2010-10492-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20082467647" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360077v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Lopes de Lima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Rossman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03591223v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Sureau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teissier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03583742v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03591285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03591390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kassel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03591301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hauswirth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03591357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03591467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03764459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03764462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03591526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718768v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68490-7_4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03591423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575434v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02851314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>