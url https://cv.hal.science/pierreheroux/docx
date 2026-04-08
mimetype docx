--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -4316,732 +4316,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-shot field spotting on colored forms using subgraph isomorphism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Hammami</w:t>
+                <w:t xml:space="preserve">Use of SLIC superpixels for ancient document image enhancement and segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Sliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333829⟩</w:t>
+              <w:t xml:space="preserve">Document Recoognition and Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2076020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249470v1</w:t>
+                <w:t xml:space="preserve">hal-01119158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural method based on texture for ancient document image analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehri Maroua</w:t>
+                <w:t xml:space="preserve">Analyse d'images de documents patrimoniaux : une approche structurelle à base de texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR - Doctoral Consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée thématique "Recherche et extraction d’informations dans les textes et les images" du Groupe de Recherche en Communication Écrite (GRCE-ARIA’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250512v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de séquences de pages d'ouvrages anciens basée sur une signature structurelle des images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehri Maroua</w:t>
+                <w:t xml:space="preserve">A structural signature based on texture for digitized historical book page categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'axe "Axe Données, Apprentissage, Connaissances" (DAC) de la fédération Norm@STIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.116-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245054v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of SLIC superpixels for ancient document image enhancement and segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Sliti</w:t>
+                <w:t xml:space="preserve">Segmentation de séquences de pages d'ouvrages anciens basée sur une signature structurelle des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehri Maroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Recoognition and Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de l'axe "Axe Données, Apprentissage, Connaissances" (DAC) de la fédération Norm@STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119158v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'images de documents patrimoniaux : une approche structurelle à base de texture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Mehri</w:t>
+                <w:t xml:space="preserve">A structural method based on texture for ancient document image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehri Maroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique "Recherche et extraction d’informations dans les textes et les images" du Groupe de Recherche en Communication Écrite (GRCE-ARIA’15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ICDAR - Doctoral Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237504v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural signature based on texture for digitized historical book page categorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Mehri</w:t>
+                <w:t xml:space="preserve">One-shot field spotting on colored forms using subgraph isomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mullot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France. pp.586-590, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01237209v1</w:t>
+                <w:t xml:space="preserve">hal-01249470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bottom-up method using texture features and a graph-based representation for lettrine recognition and classification</w:t>
               </w:r>
@@ -5308,77 +5308,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Sliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.47-54, </w:t>
@@ -7447,217 +7447,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbol Detection Using Region Adjacency Graphs and Integer Linear Programming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
+                <w:t xml:space="preserve">Embedding labeled graphs into occurence matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAPR Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La Rochelle, France. pp.44-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00432616v1</w:t>
+                <w:t xml:space="preserve">hal-00601844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content-Based Old Documents Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7676,152 +7637,191 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eight International Workshop on Graphics Recognition - GREC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.217-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding labeled graphs into occurence matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sidère</w:t>
+                <w:t xml:space="preserve">Symbol Detection Using Region Adjacency Graphs and Integer Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR Workshop on Graphics Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Vision Center, Jul 2009, Barcelona, Spain. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2009.202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601844v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector Representation of Graphs: Application to the Classification of Symbols and Letters</w:t>
               </w:r>
@@ -8181,243 +8181,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations linéaires en nombres entiers pour des problèmes d'isomorphisme exact et inexact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
+                <w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Lecourtier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire (JPOC'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">Joint International Workshops on Structural, Syntactic and Statistical Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671121v1</w:t>
+                <w:t xml:space="preserve">hal-01026404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sidère</w:t>
+                <w:t xml:space="preserve">Formulations linéaires en nombres entiers pour des problèmes d'isomorphisme exact et inexact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Knippel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Workshops on Structural, Syntactic and Statistical Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.45-54</w:t>
+              <w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire (JPOC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026404v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes prototypes vs. graphe médian généralisé pour la classification de données structurées</w:t>
               </w:r>
@@ -8993,758 +8993,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Bags of Symbols for Automatic Indexing of Graphical Document Image Databases</w:t>
+                <w:t xml:space="preserve">Graph Classification Using Genetic Algorithm and Graph Probing Application to Symbol Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPR (3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.296-299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601527v1</w:t>
+                <w:t xml:space="preserve">hal-00440176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de symboles guidée par une modelisation basée sur les graphes d'adjacence</w:t>
+                <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Labiche</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sep 2006, pp.151-156</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, France. pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119188v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de graphes par algorithmes génétiques et signatures de graphes. Application à la reconnaissance de symboles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen Barbu</w:t>
+                <w:t xml:space="preserve">Approximation of Digital Curves using a Multi-Objective Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, France. pp.91-96</w:t>
+              <w:t xml:space="preserve">ICPR (2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.716-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113906v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Classification Using Genetic Algorithm and Graph Probing Application to Symbol Recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance de symboles guidée par une modelisation basée sur les graphes d'adjacence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.296-299</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006, pp.151-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440176v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification de graphes par algorithmes génétiques et signatures de graphes. Application à la reconnaissance de symboles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, France. pp.37-42</w:t>
+              <w:t xml:space="preserve">, Sep 2006, France. pp.91-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113904v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Digital Curves using a Multi-Objective Genetic Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
+                <w:t xml:space="preserve">Using Bags of Symbols for Automatic Indexing of Graphical Document Image Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR (2)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Honk-Kong, Hong Kong SAR China. pp.195-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11767978_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440172v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
               </w:r>
@@ -10199,168 +10199,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Document Images using a Bag of Symbols Representation</w:t>
+                <w:t xml:space="preserve">Classification non supervisée hiérarchique incrémentale basée sur le calcul de dissimilarités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12èmes rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601832v1</w:t>
+                <w:t xml:space="preserve">hal-01249451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of Document Images using Graph Summaries</w:t>
+                <w:t xml:space="preserve">Clustering Document Images using a Bag of Symbols Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
@@ -10378,369 +10356,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning and Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11510888_20⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seoul, South Korea. pp.1216-1220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2005.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601501v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification non supervisée hiérarchique incrémentale basée sur le calcul de dissimilarités</w:t>
+                <w:t xml:space="preserve">Clustering of Document Images using Graph Summaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres de la Société Francophone de Classification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Germany. pp.194-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11510888_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249451v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Based Strategy for Supervised Document Image Classification</w:t>
+                <w:t xml:space="preserve">Classification supervisée d'images de document et contraintes industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Carmagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...17 lines deleted...]
-            </w:hyperlink>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605643v1</w:t>
+                <w:t xml:space="preserve">sic_00001207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification supervisée d'images de document et contraintes industrielles</w:t>
+                <w:t xml:space="preserve">Distance Based Strategy for Supervised Document Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Carmagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAPR International joint workshops on Statistical Pattern Recognition and Syntactic and Structural Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.894-902, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-27868-9_98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00001207v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification Semi-Supervisée basée sur des Algorithmes de CAH multi-métriques</w:t>
               </w:r>
@@ -11235,230 +11235,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-Truth Production and Benchmarking Scenarios Creation with DocMining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Clavier</w:t>
+                <w:t xml:space="preserve">A Document Image Classification Strategy Based on Distance Computation and Feature Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Carmagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Document Layout and Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Edimburgh, United Kingdom. pp.31--35</w:t>
+              <w:t xml:space="preserve">International Workshop on Pattern Recognition in Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637065v1</w:t>
+                <w:t xml:space="preserve">hal-01249469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Document Image Classification Strategy Based on Distance Computation and Feature Selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Carmagnac</w:t>
+                <w:t xml:space="preserve">Ground-Truth Production and Benchmarking Scenarios Creation with DocMining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Pattern Recognition in Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Angers, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Document Layout and Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Edimburgh, United Kingdom. pp.31--35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249469v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche statistico-structurelle pour la reconnaissance de symboles exploitant une représentation XML des données</w:t>
               </w:r>
@@ -11496,51 +11496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Hammamet, Tunisie. pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11617,51 +11617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Workshops on Statistical Pattern Recognition and Syntactic and Structural Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.281-290, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11689,217 +11689,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie pour la rétroconversion des documents</w:t>
+                <w:t xml:space="preserve">Modélisation et classification pour la rétroconversion des documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Trupin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Paris, France. pp.419-426</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Lyon, France. pp.413-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249444v1</w:t>
+                <w:t xml:space="preserve">hal-01249445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et classification pour la rétroconversion des documents</w:t>
+                <w:t xml:space="preserve">Une stratégie pour la rétroconversion des documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Trupin</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Lyon, France. pp.413-421</w:t>
+              <w:t xml:space="preserve">12ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France. pp.419-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249445v1</w:t>
+                <w:t xml:space="preserve">hal-01249444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Classification for Retrospective Conversion of Documents</w:t>
               </w:r>
@@ -12598,51 +12598,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6E914E6"/>
+    <w:nsid w:val="7FEC23A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12829,51 +12829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierreheroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3509-2609" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166684937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Moscatelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.05.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehri Maroua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4080097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mehri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-016-0278-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.11.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-015-0451-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bodic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecourtier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Trupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.12.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Barbu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Brito Azevedo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Couasnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151509.3151528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49055-7_43" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333829" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245054v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119158v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sliti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Essoukri Ben Amara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333737" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333757" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005265500470054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mhiri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M. Mahjoub" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.497" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Kieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.22" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004804705530560" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mahjoub" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249474v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119464v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_19" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kramer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501115.2501121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934585v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.167" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787779v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002365" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Bilong Mboumba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.202" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026404v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637050v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671265v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_18" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119188v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113906v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440176v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113904v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440172v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Adam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_27" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601832v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2005.75" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601501v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11510888_20" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249451v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605643v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carmagnac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27868-9_98" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001207v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28640-0_18" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001206v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001194v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clavier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Rigamonti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637065v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gardes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249469v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605889v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-70659-3_29" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249444v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44522-6_16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249458v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249454v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249442v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637045v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0033263" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601502v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ribert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.1998.711385" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierreheroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3509-2609" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166684937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Moscatelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.05.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehri Maroua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4080097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mehri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-016-0278-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.11.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-015-0451-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bodic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecourtier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Trupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.12.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Barbu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Brito Azevedo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Couasnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151509.3151528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49055-7_43" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333829" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sliti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Essoukri Ben Amara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333737" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333757" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005265500470054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mhiri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M. Mahjoub" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.497" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Kieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.22" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004804705530560" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mahjoub" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249474v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119464v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_19" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kramer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501115.2501121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934585v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.167" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787779v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002365" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Bilong Mboumba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026404v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637050v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671265v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440176v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113904v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119188v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Adam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_27" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601832v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2005.75" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11510888_20" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carmagnac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27868-9_98" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28640-0_18" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001206v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001194v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clavier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Rigamonti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249469v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637065v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gardes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605889v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-70659-3_29" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249445v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249444v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44522-6_16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249458v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249454v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249442v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637045v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0033263" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601502v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ribert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.1998.711385" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>