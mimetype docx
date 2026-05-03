--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1980,541 +1980,541 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatical Path Network: Unveiling Cycles Through Path Computation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph Neural Network Based on Molecular and Pharmacophoric Features for Drug Design Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Bouzidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bérar</w:t>
+                <w:t xml:space="preserve">Mariana Brito Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition (GBr 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_12⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Graph-based Representations in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France. pp.47-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374509v1</w:t>
+                <w:t xml:space="preserve">hal-05110964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Neural Network Based on Molecular and Pharmacophoric Features for Drug Design Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Brun</w:t>
+                <w:t xml:space="preserve">GRAMMAR REINFORCEMENT LEARNING: PATH AND CYCLE COUNTING IN GRAPHS WITH A CONTEXT-FREE GRAMMAR AND TRANSFORMER APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Piquenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bérar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Bureau</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Graph-based Representations in Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110964v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAMMAR REINFORCEMENT LEARNING: PATH AND CYCLE COUNTING IN GRAPHS WITH A CONTEXT-FREE GRAMMAR AND TRANSFORMER APPROACH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jason Piquenot</w:t>
+                <w:t xml:space="preserve">3-WL GNNs for Metric Learning on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bérar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">ESANN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Brugges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096789v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-WL GNNs for Metric Learning on Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Moscatelli</w:t>
+                <w:t xml:space="preserve">Grammatical Path Network: Unveiling Cycles Through Path Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Piquenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bérar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition (GBr 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France. pp.124-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327901v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G 2 N 2 : Weisfeiler and Lehman go grammatical</w:t>
               </w:r>
@@ -2638,51 +2638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical Path Network: You want cycles, follow this path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Piquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bérar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4316,399 +4316,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of SLIC superpixels for ancient document image enhancement and segmentation</w:t>
+                <w:t xml:space="preserve">A structural signature based on texture for digitized historical book page categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Recoognition and Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2076020⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.116-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119158v1</w:t>
+                <w:t xml:space="preserve">hal-01237209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'images de documents patrimoniaux : une approche structurelle à base de texture</w:t>
+                <w:t xml:space="preserve">Use of SLIC superpixels for ancient document image enhancement and segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mullot</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Sliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique "Recherche et extraction d’informations dans les textes et les images" du Groupe de Recherche en Communication Écrite (GRCE-ARIA’15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document Recoognition and Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2076020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237504v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural signature based on texture for digitized historical book page categorization</w:t>
+                <w:t xml:space="preserve">Analyse d'images de documents patrimoniaux : une approche structurelle à base de texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée thématique "Recherche et extraction d’informations dans les textes et les images" du Groupe de Recherche en Communication Écrite (GRCE-ARIA’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01237209v1</w:t>
+                <w:t xml:space="preserve">hal-01237504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation de séquences de pages d'ouvrages anciens basée sur une signature structurelle des images</w:t>
               </w:r>
@@ -5308,77 +5308,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Sliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.47-54, </w:t>
@@ -5527,217 +5527,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation and Benchmarking of Six Texture-Based Feature Sets for Segmenting Historical Documents</w:t>
+                <w:t xml:space="preserve">Robustness Assessment of Texture Features for the Segmentation of Ancient Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">van Cuong Kieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali M. Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.2885 - 2890, </w:t>
+              <w:t xml:space="preserve">IAPR International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Tours, France. pp.293 - 297, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2014.497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2014.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119157v1</w:t>
+                <w:t xml:space="preserve">hal-01119156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la robustesse des descripteurs de texture pour la segmentation d'images de documents anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Cuong Kieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5778,1225 +5778,1225 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness Assessment of Texture Features for the Segmentation of Ancient Documents</w:t>
+                <w:t xml:space="preserve">A Pixel Labeling Framework for Comparing Texture Features: Application to Digitized Ancient Books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mhiri</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Workshop on Document Analysis Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DAS.2014.22⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Angers, France. pp.553-560, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004804705530560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119156v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pixel Labeling Framework for Comparing Texture Features: Application to Digitized Ancient Books</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+                <w:t xml:space="preserve">Extraction de zones informatives dans des images de formulaire en couleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mullot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nancy, France. pp.171-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119154v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de trois ensembles de descripteurs de texture pour la segmentation de documents anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFED 2014 - Actes du treizième Colloque International Francophone sur l'Écrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.41-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de zones informatives dans des images de formulaire en couleur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Datasets for the Evaluation of Substitution-Tolerant Subgraph Isomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bethlehem, United States. pp.240 - 251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44854-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249474v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets for the Evaluation of Substitution-Tolerant Subgraph Isomorphism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Evaluation and Benchmarking of Six Texture-Based Feature Sets for Segmenting Historical Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali M. Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bethlehem, United States. pp.240 - 251, </w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.2885 - 2890, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44854-0_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2014.497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119464v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture feature evaluation for segmentation of historical document images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Datasets for the Evaluation of Substitution-Tolerant Subgraph Isomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mullot</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Historical Document Imaging and Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lehigh, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934571v1</w:t>
+                <w:t xml:space="preserve">hal-00934597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pixel Labeling Approach for Historical Digitized Books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petra Gomez-Kramer</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Washington, DC, United States. pp.817-821, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDAR.2013.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934585v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets for the Evaluation of Substitution-Tolerant Subgraph Isomorphism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Old document image segmentation using the autocorrelation function and multiresolution analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document Recognition and Retrieval XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.8658-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2002365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934597v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old document image segmentation using the autocorrelation function and multiresolution analysis</w:t>
+                <w:t xml:space="preserve">Texture feature evaluation for segmentation of historical document images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Recognition and Retrieval XX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2002365⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Historical Document Imaging and Processing (HIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Washington, DC, United States. pp.102-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2501115.2501121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787779v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture feature evaluation for segmentation of historical document images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Historical Document Imaging and Processing (HIP)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+              <w:t xml:space="preserve">2nd International Workshop on Historical Document Imaging and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Washington, United States. pp.102-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2501115.2501121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237230v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pixel Labeling Approach for Historical Digitized Books</w:t>
               </w:r>
@@ -7008,125 +7008,125 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+              <w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Washington, DC, United States. pp.817-821, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDAR.2013.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927126v1</w:t>
+                <w:t xml:space="preserve">hal-00934585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégorisation de contenus d'images de documents anciens par analyse multi-résolution et approche texture</w:t>
               </w:r>
@@ -8518,776 +8518,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple one class classifier with rejection strategy : application to symbol classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen Barbu</w:t>
+                <w:t xml:space="preserve">Symbol Spotting using Full Visibility Graph Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chatelain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
+                <w:t xml:space="preserve">Jacques Labiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IAPR International Workshop on Graphics Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Curitiba, Brazil. pp.35--36</w:t>
+              <w:t xml:space="preserve">Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Brazil. pp.49-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637050v1</w:t>
+                <w:t xml:space="preserve">hal-00671265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbol Spotting using Full Visibility Graph Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Graph Classification Approach Using a Multi-objective Genetic Algorithm Application to Symbol Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Graphics Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Brazil. pp.49-50</w:t>
+              <w:t xml:space="preserve">In Graph-Based Representations in Pattern Recognition, 6th IAPR-TC-15 International Workshop GbRPR 2007, Lecture Notes in Computer Science, Francisco Escolano and Mario Vento Eds., Springer, ISBN: 978-3-540-72902-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.361-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671265v1</w:t>
+                <w:t xml:space="preserve">hal-00361099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph Classification Approach Using a Multi-objective Genetic Algorithm Application to Symbol Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
+                <w:t xml:space="preserve">Automatic Ground-truth Generation for Document Image Analysis and Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Trupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Graph-Based Representations in Pattern Recognition, 6th IAPR-TC-15 International Workshop GbRPR 2007, Lecture Notes in Computer Science, Francisco Escolano and Mario Vento Eds., Springer, ISBN: 978-3-540-72902-0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.361-370</w:t>
+              <w:t xml:space="preserve">ICDAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brazil. pp.476-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361099v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Ground-truth Generation for Document Image Analysis and Understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple one class classifier with rejection strategy : application to symbol classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Trupin</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Brazil. pp.476-480</w:t>
+              <w:t xml:space="preserve">Proceedings of the IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Curitiba, Brazil. pp.35--36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440030v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Classification Using Genetic Algorithm and Graph Probing Application to Symbol Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen Barbu</w:t>
+                <w:t xml:space="preserve">Approximation of Digital Curves using a Multi-Objective Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR (3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.296-299</w:t>
+              <w:t xml:space="preserve">ICPR (2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.716-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440176v1</w:t>
+                <w:t xml:space="preserve">hal-00440172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graph Classification Using Genetic Algorithm and Graph Probing Application to Symbol Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, France. pp.37-42</w:t>
+              <w:t xml:space="preserve">ICPR (3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.296-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113904v1</w:t>
+                <w:t xml:space="preserve">hal-00440176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Digital Curves using a Multi-Objective Genetic Algorithm</w:t>
+                <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
@@ -9322,73 +9322,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR (2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.716-719</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, France. pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440172v1</w:t>
+                <w:t xml:space="preserve">hal-00113904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de symboles guidée par une modelisation basée sur les graphes d'adjacence</w:t>
               </w:r>
@@ -9413,51 +9413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10720,219 +10720,219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification Semi-Supervisée basée sur des Algorithmes de CAH multi-métriques</w:t>
+                <w:t xml:space="preserve">Multi-view hac for Semi-supervised Document Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Carmagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Florence, Italy. pp.191--200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-28640-0_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00001208v1</w:t>
+                <w:t xml:space="preserve">hal-00637062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view hac for Semi-supervised Document Image Classification</w:t>
+                <w:t xml:space="preserve">Classification Semi-Supervisée basée sur des Algorithmes de CAH multi-métriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Carmagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-28640-0_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00637062v1</w:t>
+                <w:t xml:space="preserve">sic_00001208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de motifs fréquents : Application à l'analyse de documents graphiques</w:t>
               </w:r>
@@ -11159,51 +11159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11438,51 +11438,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche statistico-structurelle pour la reconnaissance de symboles exploitant une représentation XML des données</w:t>
+                <w:t xml:space="preserve">A Statistical and Structural Approach for Symbol Recognition, Using XML Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
@@ -11513,97 +11513,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Workshops on Statistical Pattern Recognition and Syntactic and Structural Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.281-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-70659-3_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249446v1</w:t>
+                <w:t xml:space="preserve">hal-00605889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical and Structural Approach for Symbol Recognition, Using XML Modelling</w:t>
+                <w:t xml:space="preserve">Une approche statistico-structurelle pour la reconnaissance de symboles exploitant une représentation XML des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
@@ -11634,471 +11643,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Workshops on Statistical Pattern Recognition and Syntactic and Structural Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Hammamet, Tunisie. pp.121-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-70659-3_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00605889v1</w:t>
+                <w:t xml:space="preserve">hal-01249446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et classification pour la rétroconversion des documents</w:t>
+                <w:t xml:space="preserve">Une stratégie pour la rétroconversion des documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Trupin</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Lyon, France. pp.413-421</w:t>
+              <w:t xml:space="preserve">12ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France. pp.419-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249445v1</w:t>
+                <w:t xml:space="preserve">hal-01249444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie pour la rétroconversion des documents</w:t>
+                <w:t xml:space="preserve">Modélisation et classification pour la rétroconversion des documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Trupin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Paris, France. pp.419-426</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Lyon, France. pp.413-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249444v1</w:t>
+                <w:t xml:space="preserve">hal-01249445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Classification for Retrospective Conversion of Documents</w:t>
+                <w:t xml:space="preserve">Modelisation and Classification for Retrospective Conversion of Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IAPR International Workshops SSPR 2000 and SPR 2000</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Rio de Janeiro, Brazil. pp.99-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637047v1</w:t>
+                <w:t xml:space="preserve">hal-01249458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation and Classification for Retrospective Conversion of Documents</w:t>
+                <w:t xml:space="preserve">Structural Classification for Retrospective Conversion of Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Document Analysis Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IAPR International Workshops SSPR 2000 and SPR 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Alicante, Spain. pp.154--162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44522-6_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249458v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Strategy for Retrospective Conversion of Documents</w:t>
               </w:r>
@@ -12598,51 +12598,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FEC23A3"/>
+    <w:nsid w:val="57D9615B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12829,51 +12829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierreheroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3509-2609" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166684937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Moscatelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.05.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehri Maroua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4080097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mehri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-016-0278-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.11.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-015-0451-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bodic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecourtier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Trupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.12.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Barbu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Brito Azevedo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Couasnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151509.3151528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49055-7_43" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333829" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sliti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Essoukri Ben Amara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333737" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333757" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005265500470054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mhiri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M. Mahjoub" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.497" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Kieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.22" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004804705530560" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mahjoub" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249474v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119464v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_19" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kramer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501115.2501121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934585v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.167" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787779v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002365" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Bilong Mboumba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026404v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637050v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671265v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440176v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113904v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119188v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Adam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_27" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601832v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2005.75" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11510888_20" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carmagnac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27868-9_98" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28640-0_18" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001206v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001194v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clavier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Rigamonti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249469v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637065v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gardes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605889v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-70659-3_29" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249445v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249444v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44522-6_16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249458v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249454v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249442v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637045v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0033263" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601502v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ribert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.1998.711385" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierreheroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3509-2609" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166684937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Moscatelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.05.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehri Maroua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4080097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mehri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-016-0278-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.11.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-015-0451-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bodic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecourtier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Trupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.12.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Barbu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Brito Azevedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Couasnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151509.3151528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49055-7_43" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333829" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237209v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333737" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119158v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sliti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Essoukri Ben Amara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333757" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005265500470054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Kieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mhiri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.22" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004804705530560" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249474v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mahjoub" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119464v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M. Mahjoub" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.497" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927126v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.167" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002365" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237230v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501115.2501121" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kramer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Bilong Mboumba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026404v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671265v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113904v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119188v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Adam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_27" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601832v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2005.75" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11510888_20" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carmagnac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27868-9_98" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637062v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28640-0_18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001206v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001194v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clavier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Rigamonti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249469v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637065v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gardes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-70659-3_29" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249446v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249444v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637047v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44522-6_16" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249454v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249442v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637045v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0033263" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601502v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ribert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.1998.711385" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>