--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3836,282 +3836,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance et classification de lettrines à base des descripteurs de bas niveau et de représentation structurelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Mehri</w:t>
+                <w:t xml:space="preserve">Exact Graph Edit Distance Computation Using a Binary Linear Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Abu-Aisheh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du Document Numérique et de la Recherche d'Information (SDNRI 2016) - Colloque International Francophone sur l'Écrit et le Document (CIFED 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition - Joint IAPR International Workshop, S+SSPR 2016, Mérida, Mexico, November 29 - December 2, 2016, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.485--495, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49055-7_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294406v1</w:t>
+                <w:t xml:space="preserve">hal-01491027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Graph Edit Distance Computation Using a Binary Linear Program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance et classification de lettrines à base des descripteurs de bas niveau et de représentation structurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition - Joint IAPR International Workshop, S+SSPR 2016, Mérida, Mexico, November 29 - December 2, 2016, Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semaine du Document Numérique et de la Recherche d'Information (SDNRI 2016) - Colloque International Francophone sur l'Écrit et le Document (CIFED 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.465-480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491027v1</w:t>
+                <w:t xml:space="preserve">hal-01294406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation automatique de champs de saisie sur des images de formulaires couleur par isomorphisme de sous-graphe</w:t>
               </w:r>
@@ -4316,987 +4316,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural signature based on texture for digitized historical book page categorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Mehri</w:t>
+                <w:t xml:space="preserve">Segmentation de séquences de pages d'ouvrages anciens basée sur une signature structurelle des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehri Maroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de l'axe "Axe Données, Apprentissage, Connaissances" (DAC) de la fédération Norm@STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237209v1</w:t>
+                <w:t xml:space="preserve">hal-01245054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of SLIC superpixels for ancient document image enhancement and segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Sliti</w:t>
+                <w:t xml:space="preserve">A structural method based on texture for ancient document image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehri Maroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Recoognition and Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICDAR - Doctoral Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119158v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'images de documents patrimoniaux : une approche structurelle à base de texture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mullot</w:t>
+                <w:t xml:space="preserve">One-shot field spotting on colored forms using subgraph isomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique "Recherche et extraction d’informations dans les textes et les images" du Groupe de Recherche en Communication Écrite (GRCE-ARIA’15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France. pp.586-590, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237504v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de séquences de pages d'ouvrages anciens basée sur une signature structurelle des images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehri Maroua</w:t>
+                <w:t xml:space="preserve">Use of SLIC superpixels for ancient document image enhancement and segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Sliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'axe "Axe Données, Apprentissage, Connaissances" (DAC) de la fédération Norm@STIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document Recoognition and Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2076020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245054v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural method based on texture for ancient document image analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehri Maroua</w:t>
+                <w:t xml:space="preserve">Analyse d'images de documents patrimoniaux : une approche structurelle à base de texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR - Doctoral Consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée thématique "Recherche et extraction d’informations dans les textes et les images" du Groupe de Recherche en Communication Écrite (GRCE-ARIA’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250512v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-shot field spotting on colored forms using subgraph isomorphism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Hammami</w:t>
+                <w:t xml:space="preserve">A structural signature based on texture for digitized historical book page categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333829⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.116-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249470v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bottom-up method using texture features and a graph-based representation for lettrine recognition and classification</w:t>
+                <w:t xml:space="preserve">Learning Texture Features for Enhancement and Segmentation of Historical Document Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Nayef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Historical Document Imaging and Processing (HIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.47-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237207v1</w:t>
+                <w:t xml:space="preserve">hal-01237228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Texture Features for Enhancement and Segmentation of Historical Document Images</w:t>
+                <w:t xml:space="preserve">A bottom-up method using texture features and a graph-based representation for lettrine recognition and classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nibal Nayef</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Historical Document Imaging and Processing (HIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.226-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237228v1</w:t>
+                <w:t xml:space="preserve">hal-01237207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Homogeneous Regions in Historical Document Images</w:t>
               </w:r>
@@ -5308,77 +5308,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Sliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.47-54, </w:t>
@@ -5916,247 +5916,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de zones informatives dans des images de formulaire en couleur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Hammami</w:t>
+                <w:t xml:space="preserve">Étude comparative de trois ensembles de descripteurs de texture pour la segmentation de documents anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nancy, France. pp.171-184</w:t>
+              <w:t xml:space="preserve">CIFED 2014 - Actes du treizième Colloque International Francophone sur l'Écrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.41-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249474v1</w:t>
+                <w:t xml:space="preserve">hal-00965152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative de trois ensembles de descripteurs de texture pour la segmentation de documents anciens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+                <w:t xml:space="preserve">Extraction de zones informatives dans des images de formulaire en couleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFED 2014 - Actes du treizième Colloque International Francophone sur l'Écrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.41-56</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nancy, France. pp.171-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965152v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datasets for the Evaluation of Substitution-Tolerant Subgraph Isomorphism</w:t>
               </w:r>
@@ -6469,404 +6469,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pixel Labeling Approach for Historical Digitized Books</w:t>
+                <w:t xml:space="preserve">Old document image segmentation using the autocorrelation function and multiresolution analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Washington, DC, United States. pp.817-821, </w:t>
+              <w:t xml:space="preserve">Document Recognition and Retrieval XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.8658-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2013.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2002365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927126v1</w:t>
+                <w:t xml:space="preserve">hal-00787779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old document image segmentation using the autocorrelation function and multiresolution analysis</w:t>
+                <w:t xml:space="preserve">Texture feature evaluation for segmentation of historical document images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Recognition and Retrieval XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.8658-18, </w:t>
+              <w:t xml:space="preserve">International Workshop on Historical Document Imaging and Processing (HIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Washington, DC, United States. pp.102-109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2002365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2501115.2501121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787779v1</w:t>
+                <w:t xml:space="preserve">hal-01237230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture feature evaluation for segmentation of historical document images</w:t>
+                <w:t xml:space="preserve">A Pixel Labeling Approach for Historical Digitized Books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Historical Document Imaging and Processing (HIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Washington, DC, United States. pp.102-109, </w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Washington, DC, United States. pp.817-821, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2501115.2501121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2013.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237230v1</w:t>
+                <w:t xml:space="preserve">hal-00927126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture feature evaluation for segmentation of historical document images</w:t>
               </w:r>
@@ -6927,51 +6927,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Historical Document Imaging and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Washington, United States. pp.102-109, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2501115.2501121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934571v1</w:t>
@@ -7057,51 +7057,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Washington, DC, United States. pp.817-821, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDAR.2013.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934585v1</w:t>
@@ -7447,381 +7447,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding labeled graphs into occurence matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sidère</w:t>
+                <w:t xml:space="preserve">Content-Based Old Documents Indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR Workshop on Graphics Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, La Rochelle, France. pp.44-50</w:t>
+              <w:t xml:space="preserve">Eight International Workshop on Graphics Recognition - GREC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.217-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601844v1</w:t>
+                <w:t xml:space="preserve">hal-00382086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content-Based Old Documents Indexing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+                <w:t xml:space="preserve">Symbol Detection Using Region Adjacency Graphs and Integer Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eight International Workshop on Graphics Recognition - GREC 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Vision Center, Jul 2009, Barcelona, Spain. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2009.202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382086v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbol Detection Using Region Adjacency Graphs and Integer Linear Programming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
+                <w:t xml:space="preserve">Embedding labeled graphs into occurence matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAPR Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La Rochelle, France. pp.44-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2009.202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00432616v1</w:t>
+                <w:t xml:space="preserve">hal-00601844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector Representation of Graphs: Application to the Classification of Symbols and Letters</w:t>
               </w:r>
@@ -8181,243 +8181,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sidère</w:t>
+                <w:t xml:space="preserve">Formulations linéaires en nombres entiers pour des problèmes d'isomorphisme exact et inexact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Bodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Knippel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Workshops on Structural, Syntactic and Statistical Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.45-54</w:t>
+              <w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire (JPOC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026404v1</w:t>
+                <w:t xml:space="preserve">hal-00671121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations linéaires en nombres entiers pour des problèmes d'isomorphisme exact et inexact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
+                <w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Lecourtier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire (JPOC'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">Joint International Workshops on Structural, Syntactic and Statistical Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671121v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes prototypes vs. graphe médian généralisé pour la classification de données structurées</w:t>
               </w:r>
@@ -8993,176 +8993,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Digital Curves using a Multi-Objective Genetic Algorithm</w:t>
+                <w:t xml:space="preserve">Reconnaissance de symboles guidée par une modelisation basée sur les graphes d'adjacence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Lecourtier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.716-719</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006, pp.151-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440172v1</w:t>
+                <w:t xml:space="preserve">hal-00119188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Classification Using Genetic Algorithm and Graph Probing Application to Symbol Recognition</w:t>
+                <w:t xml:space="preserve">Classification de graphes par algorithmes génétiques et signatures de graphes. Application à la reconnaissance de symboles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
@@ -9197,554 +9186,565 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR (3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.296-299</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, France. pp.91-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440176v1</w:t>
+                <w:t xml:space="preserve">hal-00113906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
+                <w:t xml:space="preserve">Using Bags of Symbols for Automatic Indexing of Graphical Document Image Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Honk-Kong, Hong Kong SAR China. pp.195-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11767978_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113904v1</w:t>
+                <w:t xml:space="preserve">hal-00601527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de symboles guidée par une modelisation basée sur les graphes d'adjacence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graph Classification Using Genetic Algorithm and Graph Probing Application to Symbol Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sep 2006, pp.151-156</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPR (3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.296-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119188v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de graphes par algorithmes génétiques et signatures de graphes. Application à la reconnaissance de symboles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen Barbu</w:t>
+                <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, France. pp.91-96</w:t>
+              <w:t xml:space="preserve">, Sep 2006, France. pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113906v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Bags of Symbols for Automatic Indexing of Graphical Document Image Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen Barbu</w:t>
+                <w:t xml:space="preserve">Approximation of Digital Curves using a Multi-Objective Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR (2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hong Kong SAR China. pp.716-719</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11767978_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00601527v1</w:t>
+                <w:t xml:space="preserve">hal-00440172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation de courbes par Algorithme Génétique Multi-Objectif</w:t>
               </w:r>
@@ -10199,146 +10199,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification non supervisée hiérarchique incrémentale basée sur le calcul de dissimilarités</w:t>
+                <w:t xml:space="preserve">Clustering Document Images using a Bag of Symbols Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres de la Société Francophone de Classification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seoul, South Korea. pp.1216-1220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2005.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249451v1</w:t>
+                <w:t xml:space="preserve">hal-00601832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Document Images using a Bag of Symbols Representation</w:t>
+                <w:t xml:space="preserve">Clustering of Document Images using Graph Summaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
@@ -10356,199 +10378,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Germany. pp.194-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11510888_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2005.75⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00601832v1</w:t>
+                <w:t xml:space="preserve">hal-00601501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of Document Images using Graph Summaries</w:t>
+                <w:t xml:space="preserve">Classification non supervisée hiérarchique incrémentale basée sur le calcul de dissimilarités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning and Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12èmes rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11510888_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00601501v1</w:t>
+                <w:t xml:space="preserve">hal-01249451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification supervisée d'images de document et contraintes industrielles</w:t>
               </w:r>
@@ -10720,219 +10720,219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view hac for Semi-supervised Document Image Classification</w:t>
+                <w:t xml:space="preserve">Classification Semi-Supervisée basée sur des Algorithmes de CAH multi-métriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Carmagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...17 lines deleted...]
-            </w:hyperlink>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637062v1</w:t>
+                <w:t xml:space="preserve">sic_00001208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification Semi-Supervisée basée sur des Algorithmes de CAH multi-métriques</w:t>
+                <w:t xml:space="preserve">Multi-view hac for Semi-supervised Document Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Carmagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Florence, Italy. pp.191--200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-28640-0_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00001208v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de motifs fréquents : Application à l'analyse de documents graphiques</w:t>
               </w:r>
@@ -11013,249 +11013,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00001206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docmining : Une plate-forme de conception de systèmes d'analyse de documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Clavier</w:t>
+                <w:t xml:space="preserve">Détection d'Arcs de Cercle par Comparaison du Tracé Théorique de Bresenham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Locteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jun 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Francophone sur l’Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La Rochelle, France. pp.285-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00001194v1</w:t>
+                <w:t xml:space="preserve">hal-01249447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'Arcs de Cercle par Comparaison du Tracé Théorique de Bresenham</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Locteau</w:t>
+                <w:t xml:space="preserve">Docmining : Une plate-forme de conception de systèmes d'analyse de documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2004, La Rochelle, France. pp.285-290</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249447v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00001194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Document Image Classification Strategy Based on Distance Computation and Feature Selection</w:t>
               </w:r>
@@ -11336,51 +11336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-Truth Production and Benchmarking Scenarios Creation with DocMining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11438,51 +11438,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical and Structural Approach for Symbol Recognition, Using XML Modelling</w:t>
+                <w:t xml:space="preserve">Une approche statistico-structurelle pour la reconnaissance de symboles exploitant une représentation XML des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
@@ -11496,123 +11496,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Workshops on Statistical Pattern Recognition and Syntactic and Structural Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Hammamet, Tunisie. pp.121-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605889v1</w:t>
+                <w:t xml:space="preserve">hal-01249446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche statistico-structurelle pour la reconnaissance de symboles exploitant une représentation XML des données</w:t>
+                <w:t xml:space="preserve">A Statistical and Structural Approach for Symbol Recognition, Using XML Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
@@ -11626,90 +11617,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Workshops on Statistical Pattern Recognition and Syntactic and Structural Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.281-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-70659-3_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249446v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie pour la rétroconversion des documents</w:t>
               </w:r>
@@ -11879,226 +11879,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation and Classification for Retrospective Conversion of Documents</w:t>
+                <w:t xml:space="preserve">Structural Classification for Retrospective Conversion of Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Document Analysis Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IAPR International Workshops SSPR 2000 and SPR 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Alicante, Spain. pp.154--162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44522-6_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249458v1</w:t>
+                <w:t xml:space="preserve">hal-00637047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Classification for Retrospective Conversion of Documents</w:t>
+                <w:t xml:space="preserve">Modelisation and Classification for Retrospective Conversion of Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IAPR International Workshops SSPR 2000 and SPR 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Rio de Janeiro, Brazil. pp.99-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-44522-6_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00637047v1</w:t>
+                <w:t xml:space="preserve">hal-01249458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Strategy for Retrospective Conversion of Documents</w:t>
               </w:r>
@@ -12598,51 +12598,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57D9615B"/>
+    <w:nsid w:val="8A6D583A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12829,51 +12829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierreheroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3509-2609" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166684937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Moscatelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.05.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehri Maroua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4080097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mehri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-016-0278-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.11.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-015-0451-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bodic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecourtier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Trupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.12.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Barbu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Brito Azevedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Couasnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151509.3151528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49055-7_43" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333829" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237209v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333737" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119158v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sliti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Essoukri Ben Amara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333757" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005265500470054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Kieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mhiri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.22" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004804705530560" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249474v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mahjoub" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119464v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M. Mahjoub" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.497" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927126v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.167" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002365" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237230v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501115.2501121" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kramer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Bilong Mboumba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026404v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671265v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113904v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119188v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Adam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_27" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601832v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2005.75" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11510888_20" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carmagnac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27868-9_98" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637062v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28640-0_18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001206v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001194v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clavier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Rigamonti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249469v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637065v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gardes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-70659-3_29" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249446v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249444v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637047v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44522-6_16" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249454v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249442v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637045v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0033263" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601502v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ribert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.1998.711385" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierreheroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3509-2609" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166684937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Moscatelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.05.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehri Maroua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4080097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01619313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mehri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-016-0278-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.11.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-015-0451-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bodic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecourtier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Trupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2010.12.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Barbu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Brito Azevedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Couasnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151509.3151528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49055-7_43" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333829" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119158v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sliti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Essoukri Ben Amara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333737" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237207v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333757" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005265500470054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Kieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mhiri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.22" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004804705530560" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mahjoub" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119464v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M. Mahjoub" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.497" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787779v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002365" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501115.2501121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927126v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.167" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kramer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Locteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Bilong Mboumba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.202" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026404v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671265v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labiche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119188v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113906v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601527v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_18" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440176v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113904v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440172v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Adam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978_27" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601832v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2005.75" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601501v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11510888_20" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249451v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carmagnac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27868-9_98" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28640-0_18" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001206v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249447v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clavier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Rigamonti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249469v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637065v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gardes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605889v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-70659-3_29" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249444v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44522-6_16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249458v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249454v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249442v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637045v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0033263" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601502v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ribert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.1998.711385" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>