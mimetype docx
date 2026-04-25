--- v1 (2026-03-30)
+++ v2 (2026-04-25)
@@ -222,377 +222,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Multiscale Thermal Infrared Imaging Help Validate and Monitor Water Stress in Alluvial Forests?</w:t>
+                <w:t xml:space="preserve">Drivers of Spatiotemporal Patterns of Riparian Forest NDVI Along a Hydroclimatic Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Godfroy</w:t>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Gerle</w:t>
+                <w:t xml:space="preserve">John C Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+                <w:t xml:space="preserve">Kelly K Caylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lochin</w:t>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecohydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.e2710. </w:t>
+              <w:t xml:space="preserve">, 2024, pp.e2729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eco.2710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eco.2729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727497v1</w:t>
+                <w:t xml:space="preserve">hal-04757401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Spatiotemporal Patterns of Riparian Forest NDVI Along a Hydroclimatic Gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Can Multiscale Thermal Infrared Imaging Help Validate and Monitor Water Stress in Alluvial Forests?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecohydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.e2729. </w:t>
+              <w:t xml:space="preserve">, 2024, pp.e2710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eco.2729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eco.2710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757401v1</w:t>
+                <w:t xml:space="preserve">hal-04727497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ant and the grasshopper: Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 952, pp.175916. </w:t>
@@ -630,51 +630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue carbon attenuation of future coastal risks related to extreme stream- and sea-water levels: the high-resolution 2D simulation as a management tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -796,51 +796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian forest drought response: from tree to stand, how remote sensing may help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AURA Plant biology Symposium, from DNA to the field</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LBVPam, Jan 2026, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -878,51 +878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian forest drought response: from tree to stand, how remote sensing may help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AURA Plant biology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LBVPam, Jan 2026, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -947,90 +947,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ant and the Grasshopper: contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bliss Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1094,90 +1094,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, Lyon (Centre des Congrès), France</w:t>
@@ -1206,90 +1206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du stress hydrique en forêt alluviale le long d'un gradient hydroclimatique par la télédétection et l'écophysiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1327,103 +1327,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t>
@@ -1491,64 +1491,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Boisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
@@ -1577,103 +1577,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
@@ -1734,103 +1734,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic water use efficiency estimate: an isotopic method v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Boisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lafleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://www.protocols.io/view/intrinsic-water-use-efficiency-estimate-an-isotopi-dm6gp3xk8vzp/v1/metadata. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1893,51 +1893,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle climatique de la disponibilité en eau et du stress hydrique des arbres ripicoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement et Société. Ecole normale supérieure de lyon - ENS LYON, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024ENSL0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2054,51 +2054,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="534FFDEF"/>
+    <w:nsid w:val="FF593334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2285,51 +2285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrelochin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2145-5631" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279522630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Stella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly K Caylor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pastol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12445" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04660734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ENSL0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrelochin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2145-5631" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279522630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757401v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Stella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly K Caylor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pastol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12445" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04660734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ENSL0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>