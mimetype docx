--- v2 (2026-04-25)
+++ v3 (2026-05-17)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">279522630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=z0FWmg0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -214,552 +235,552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of Spatiotemporal Patterns of Riparian Forest NDVI Along a Hydroclimatic Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly K Caylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecohydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.e2729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eco.2729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Multiscale Thermal Infrared Imaging Help Validate and Monitor Water Stress in Alluvial Forests?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecohydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.e2710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eco.2710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ant and the grasshopper: Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 952, pp.175916. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue carbon attenuation of future coastal risks related to extreme stream- and sea-water levels: the high-resolution 2D simulation as a management tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pastol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Investigacion Marina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (1), pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -769,948 +790,948 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian forest drought response: from tree to stand, how remote sensing may help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AURA Plant biology Symposium, from DNA to the field</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LBVPam, Jan 2026, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian forest drought response: from tree to stand, how remote sensing may help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AURA Plant biology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LBVPam, Jan 2026, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ant and the Grasshopper: contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Malherbe</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bliss Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne (Autriche), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, Lyon (Centre des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du stress hydrique en forêt alluviale le long d'un gradient hydroclimatique par la télédétection et l'écophysiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM Vallée du Rhône scientifique annuel 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE, Dec 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection précoce du stress hydrique des forêts alluviales : de l’individu au peuplement, del’écophysiologie à la télédétection (DéPréSHyF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Boisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1720,156 +1741,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic water use efficiency estimate: an isotopic method v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Gerle</w:t>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Boisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lafleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Malherbe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://www.protocols.io/view/intrinsic-water-use-efficiency-estimate-an-isotopi-dm6gp3xk8vzp/v1/metadata. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17504/protocols.io.dm6gp3xk8vzp/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1879,114 +1900,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle climatique de la disponibilité en eau et du stress hydrique des arbres ripicoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement et Société. Ecole normale supérieure de lyon - ENS LYON, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024ENSL0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04660734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2054,51 +2075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF593334"/>
+    <w:nsid w:val="C09598CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2285,51 +2306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrelochin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2145-5631" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279522630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757401v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Stella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly K Caylor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pastol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12445" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04660734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ENSL0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrelochin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2145-5631" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279522630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=z0FWmg0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Stella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly K Caylor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pastol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04660734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ENSL0015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>