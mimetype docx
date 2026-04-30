--- v1 (2026-03-27)
+++ v2 (2026-04-30)
@@ -589,51 +589,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alien archaeology in science fiction cinema</w:t>
+                <w:t xml:space="preserve">Cinema and extraterrestrial archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
@@ -651,106 +651,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Room</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.84-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654906v1</w:t>
+                <w:t xml:space="preserve">hal-04706867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinema and extraterrestrial archaeology</w:t>
+                <w:t xml:space="preserve">Alien archaeology in science fiction cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
@@ -768,73 +759,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Room</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706867v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A composite approach to document a century of overwash events in a high tide environment of southern Brittany, France</w:t>
               </w:r>
@@ -1173,274 +1173,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historic Storms Detected in a Changing Environment over Recent Centuries in the Belle Henriette Lagoon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+                <w:t xml:space="preserve">Le climat dans les films catastrophe, dystopiques et post-apocalyptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Brice Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos13020151⟩</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/climat/202219006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533798v1</w:t>
+                <w:t xml:space="preserve">hal-03965862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat dans les films catastrophe, dystopiques et post-apocalyptiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Historic Storms Detected in a Changing Environment over Recent Centuries in the Belle Henriette Lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Lallement</w:t>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (6), pp.36. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/climat/202219006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos13020151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965862v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal trends in benthic macrofauna communities and their relationship with environmental factors in an Atlantic lagoonal system</w:t>
               </w:r>
@@ -2032,51 +2032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2268,473 +2268,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatological influences on major storm events during the last millennium along the Atlantic coast of France</w:t>
+                <w:t xml:space="preserve">Temporal approaches of historical extreme storm events based on sedimentological archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.12059. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.103710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69069-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904386v1</w:t>
+                <w:t xml:space="preserve">hal-02422247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal approaches of historical extreme storm events based on sedimentological archives</w:t>
+                <w:t xml:space="preserve">Climatological influences on major storm events during the last millennium along the Atlantic coast of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 162, pp.103710. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.12059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69069-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422247v1</w:t>
+                <w:t xml:space="preserve">hal-02904386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating three centuries of historical and geological data for the marine deposit reconstruction of two depositional environments of the French Atlantic coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomonitoring environmental status in semi-enclosed coastal ecosystems using Zostera noltei meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Boutahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bououarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Richir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2018.10.014⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.776-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920313v1</w:t>
+                <w:t xml:space="preserve">hal-02146504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring environmental status in semi-enclosed coastal ecosystems using Zostera noltei meadows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loubna Boutahar</w:t>
+                <w:t xml:space="preserve">Correlating three centuries of historical and geological data for the marine deposit reconstruction of two depositional environments of the French Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104, pp.776-793. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 407, pp.181-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2018.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146504v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and management of coastal hazards: creation of a regional observatory of coastal erosion and storm surges in the Pays de la Loire region (Atlantic coast, France)</w:t>
               </w:r>
@@ -2867,51 +2867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentological and dendrochronological indicators of coastal storm risk in western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3205,2139 +3205,2048 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps of a historical storm track model based on climate reanalysis data for understanding the spatial footprint of recorded storm impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-criteria approach to coastal flooding risk assessment: from modelling to crisis response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léia Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayyoub Frifra</w:t>
+                <w:t xml:space="preserve">Eve-Shera Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Marrackech, Morocco. pp.263-270, </w:t>
+              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.293-299, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-263-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481338v1</w:t>
+                <w:t xml:space="preserve">hal-05481392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-criteria approach to coastal flooding risk assessment: from modelling to crisis response</w:t>
+                <w:t xml:space="preserve">A framework for risk assessment during natural hazard based on the Choquet integral and MACBETH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Shera Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valisoa Bujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.293-299, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026⟩</w:t>
+              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.285-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481392v1</w:t>
+                <w:t xml:space="preserve">hal-05481375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for risk assessment during natural hazard based on the Choquet integral and MACBETH</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First steps of a historical storm track model based on climate reanalysis data for understanding the spatial footprint of recorded storm impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Frifra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.285-291, </w:t>
+              <w:t xml:space="preserve">, May 2025, Marrackech, Morocco. pp.263-270, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-263-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481375v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy and modernity: Archaeology of Maritime Landscape of an Atlantic shoreline</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’apport des données hydrodynamiques pour caractériser les tempêtes détectées au sein d’archives sédimentologiques et historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vigneau</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Underwater Archaeology IKUWA 8: Telling the Exciting Tales of Our Past</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4e réunion plénière du GT Tempêtes et Submersions Historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT - Tempêtes et Submersions historiques - Refmar - Shom; Autorité de sûreté nucléaire et de radioprotection - ASNR, Mar 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.12504.81924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05319418v1</w:t>
+                <w:t xml:space="preserve">hal-04990715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des trajectoires historiques de tempêtes en France face au changement climatique</w:t>
+                <w:t xml:space="preserve">The use of climate reanalysis data to understand historical storm impacts recorded in coastal environments with geomorphological methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Frifra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches intégrées pour la gestion des risques : du modèle à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">GeoAdvances 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501949v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for risk assessment during natural hazard based on the Choquet integral and MACBETH</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des trajectoires historiques de tempêtes en France face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoAdvances 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Approches intégrées pour la gestion des risques : du modèle à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098970v1</w:t>
+                <w:t xml:space="preserve">hal-05501949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des données hydrodynamiques pour caractériser les tempêtes détectées au sein d’archives sédimentologiques et historiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legacy and modernity: Archaeology of Maritime Landscape of an Atlantic shoreline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Déborah Idier</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e réunion plénière du GT Tempêtes et Submersions Historiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Congress on Underwater Archaeology IKUWA 8: Telling the Exciting Tales of Our Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ostende, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990715v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05319418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-criteria approach to coastal flooding risk assessment: from modelling to crisis response</w:t>
+                <w:t xml:space="preserve">Modeling Crisis Management Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoAdvances 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Gamma Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098942v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of climate reanalysis data to understand historical storm impacts recorded in coastal environments with geomorphological methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De H.P. Lovecraft à The Thing et autres scénarios de découverte de vestiges extraterrestres en Antarctique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charlotte Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoAdvances 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Lovecraft et les sciences - Regards croisés littéraires, artistiques et scientifiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers et Espace Mendès France (CCSTI, Poitiers), Dec 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098873v1</w:t>
+                <w:t xml:space="preserve">hal-04826134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De H.P. Lovecraft à The Thing et autres scénarios de découverte de vestiges extraterrestres en Antarctique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regards croisés entre évènements extrêmes historiques et occupations humaines anciennes : Approches méthodologiques employées sur les littoraux atlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lovecraft et les sciences - Regards croisés littéraires, artistiques et scientifiques.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées interdisciplinaires du GIS Histoire &amp; Sciences de la mer "Trajectoires des socio-écosystèmes marins &amp; littoraux : représentations, interventions &amp; interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Histoire &amp; Sciences de la mer, Nov 2023, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.22722.56000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826134v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Crisis Management Scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Buron</w:t>
+                <w:t xml:space="preserve">Cinéma et archéologie extraterrestre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Maanan</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gamma Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence Nationale d’Exobiologie (EXOBIO 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Exobiologie (SFE), Nov 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801437v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés entre évènements extrêmes historiques et occupations humaines anciennes : Approches méthodologiques employées sur les littoraux atlantiques</w:t>
+                <w:t xml:space="preserve">Historical extreme events in coastal depositional environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées interdisciplinaires du GIS Histoire &amp; Sciences de la mer "Trajectoires des socio-écosystèmes marins &amp; littoraux : représentations, interventions &amp; interactions"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Geomorphology Week (IGW) 2022, Session Central &amp; Western Europe (Austria, Belgium, France, Germany, Switzerland, The Netherlands)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Geomorphologists (IAG), Mar 2022, Webinaire (siège de l’IAG : Bucharest), Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.22722.56000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04278592v1</w:t>
+                <w:t xml:space="preserve">hal-03596540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinéma et archéologie extraterrestre.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+                <w:t xml:space="preserve">Anticiper le Changement Climatique sur nos Littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale d’Exobiologie (EXOBIO 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Exobiologie (SFE), Nov 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Café Géographique de la Fête de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Les Sables-d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565202v1</w:t>
+                <w:t xml:space="preserve">hal-03820460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper le Changement Climatique sur nos Littoraux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Chotard</w:t>
+                <w:t xml:space="preserve">Essai de reconstitution de la courbe d'élévation du niveau de la mer en région Pays de la Loire : Évolution du paysage et mobilité humaine littorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café Géographique de la Fête de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Les Sables-d'Olonne, France</w:t>
+              <w:t xml:space="preserve">International Geographic Union (UGI) 2022, session Géographie Environnementale Et Changements Globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.A103910PP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820460v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical extreme events in coastal depositional environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Old “Baye de Bretagne” : a Maritime Cultural Landscape of Atlantic French coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geomorphology Week (IGW) 2022, Session Central &amp; Western Europe (Austria, Belgium, France, Germany, Switzerland, The Netherlands)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Geomorphologists (IAG), Mar 2022, Webinaire (siège de l’IAG : Bucharest), Romania</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA) : Widening Horizons, session The Archaeology of coastal communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany. pp.663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596540v1</w:t>
+                <w:t xml:space="preserve">hal-03345272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de reconstitution de la courbe d'élévation du niveau de la mer en région Pays de la Loire : Évolution du paysage et mobilité humaine littorale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submersions marines sur le littoral atlantique français : 700 ans d'archives sociétales et environnementales pour une meilleure connaissance et gestion du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographic Union (UGI) 2022, session Géographie Environnementale Et Changements Globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.A103910PP</w:t>
+              <w:t xml:space="preserve">Séance de l'Association de Géographes Français sur le thème des risques littoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Géographes Français (AGF), Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727989v1</w:t>
+                <w:t xml:space="preserve">hal-03183949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Old “Baye de Bretagne” : a Maritime Cultural Landscape of Atlantic French coast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+                <w:t xml:space="preserve">Bilan des connaissances archéologiques et géomorphologiques sur le marais de Grande Brière et ses abords : Méthode d'approche de cet espace naturel remarquable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA) : Widening Horizons, session The Archaeology of coastal communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany. pp.663</w:t>
+              <w:t xml:space="preserve">Séminaire de master archéologie - sciences pour l'archéologie ; Archéologie maritime, fluciale et lacustre - Les milieux palustres et lacustres : quoi de neuf ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jimmy Mouchard, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345272v1</w:t>
+                <w:t xml:space="preserve">hal-03406809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des connaissances archéologiques et géomorphologiques sur le marais de Grande Brière et ses abords : Méthode d'approche de cet espace naturel remarquable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fernandez</w:t>
+                <w:t xml:space="preserve">Analyse multiscalaire d’un espace maritime : la Baie de Bourgneuf étudiée par le prisme archéologique et sédimentologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de master archéologie - sciences pour l'archéologie ; Archéologie maritime, fluciale et lacustre - Les milieux palustres et lacustres : quoi de neuf ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jimmy Mouchard, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406809v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submersions marines sur le littoral atlantique français : 700 ans d'archives sociétales et environnementales pour une meilleure connaissance et gestion du risque</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'histoire des tempêtes et submersions marines le long de la côte atlantique française. Approches sédimentologiques, dendrochronologiques et historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l'Association de Géographes Français sur le thème des risques littoraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Géographes Français (AGF), Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Tempêtes et Submersions Historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183949v1</w:t>
+                <w:t xml:space="preserve">hal-03079968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multiscalaire d’un espace maritime : la Baie de Bourgneuf étudiée par le prisme archéologique et sédimentologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les tempêtes et submersions marines en Atlantique analysées par 1 000 années de données sédimentologiques et historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de master archéologie - sciences pour l'archéologie ; Archéologie maritime, fluciale et lacustre - Les milieux palustres et lacustres : quoi de neuf ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jimmy Mouchard, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée séminaire du Groupe de Travail Tempêtes et Submersions Historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406812v1</w:t>
+                <w:t xml:space="preserve">hal-03079901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling historical map and sedimentological archives to rebuild the Belle-Henriette lagoon paleoenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5451,725 +5360,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire des tempêtes et submersions marines le long de la côte atlantique française. Approches sédimentologiques, dendrochronologiques et historiques</w:t>
+                <w:t xml:space="preserve">Combining tree-ring growth disturbances, meteorological reanalysis and historical documents to assess recent violent windy storms in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Tempêtes et Submersions Historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">TRACE 2019 – Tree-rings in Archaeology, Climatology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caserta, Italy. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079968v1</w:t>
+                <w:t xml:space="preserve">hal-02147838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tempêtes et submersions marines en Atlantique analysées par 1 000 années de données sédimentologiques et historiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les riverains de l’Atlantique français sous la tempête (XIVe – XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée séminaire du Groupe de Travail Tempêtes et Submersions Historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Orléans, France</w:t>
+              <w:t xml:space="preserve">Géohistoire des risques « naturels », Journée d’études du Centre de formation sur l’environnement et la société - Ecole normale supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079901v1</w:t>
+                <w:t xml:space="preserve">hal-01920296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining tree-ring growth disturbances, meteorological reanalysis and historical documents to assess recent violent windy storms in Western France</w:t>
+                <w:t xml:space="preserve">A dendrochronological proxy to document recent violent windy storms in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE 2019 – Tree-rings in Archaeology, Climatology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caserta, Italy. pp.84</w:t>
+              <w:t xml:space="preserve">Coastal Hazards In Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tetouan, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147838v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dendrochronological proxy to document recent violent windy storms in Western France</w:t>
+                <w:t xml:space="preserve">Late Holocene storms events along the European Atlantic coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Hazards In Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tetouan, Morocco</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890234v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les riverains de l’Atlantique français sous la tempête (XIVe – XXe siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent marine deposits reconstruction of two depositional environments of the French Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...254 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017 (EGU 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-14341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6179,721 +5937,721 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying machine learning to anticipate crisis management of marine submersion events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALE 2025 European Landscape Ecology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation comportementale des populations en cas de crise submersion marine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Modélisation couplée de scenario de gestion de crise appliqué aux submersions marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savary Léia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2024: 32èmes journées francophones sur les systèmes multi-agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Cargèse, France. </w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Conference for Environmental Integration (EMCEI) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marrakesh, Maroc. pp.1310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801300v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation couplée de scenario de gestion de crise appliqué aux submersions marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Savary Léia</w:t>
+                <w:t xml:space="preserve">Modélisation comportementale des populations en cas de crise submersion marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léia Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Conference for Environmental Integration (EMCEI) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marrakesh, Maroc. pp.1310</w:t>
+              <w:t xml:space="preserve">JFSMA 2024: 32èmes journées francophones sur les systèmes multi-agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Cargèse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624270v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of coastal extreme events during the last millennium in the French Atlantic coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2019 (EGU 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. EGU General Assembly 2019, Vol. 21, pp.EGU2019-5856, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-ring patterns to unravel storminess archives on the western coast of Cotentin, Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRACE 2019 – Tree-rings in Archaeology, Climatology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caserta, Italy. pp.93, Proceedings of the Tree-rings in Archaeology, Climatology and Ecology TRACE 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d'archives sédimentologiques et historiques pour étudier 150 années d'évènement extrêmes dans la lagune de la Petite mer des Gâvres, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Hazards In Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Tetouan, Maroc. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.17764.83848/1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage sédimentologique et historique pour l’étude de paléoévènements extrêmes aux Traicts du Croisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6902,106 +6660,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l’Université de Nantes - L’observation du littoral au service des politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the late-Holocene storm events along the European Atlantic coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7050,70 +6808,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017 (EGU 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.EGU2017-14502, 2017, Geophysical Research Abstracts. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.20868.12162/2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518281v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7123,265 +6881,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des connaissances paléoenvironnementales, géomorphologiques et archéologiques sur le marais de Grande Brière et ses abords - Volume 2 : Atlas archéologique et géomorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Arthuis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture. 51 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des connaissances paléoenvironnementales, géomorphologiques et archéologiques sur le marais de Grande Brière et ses abords - Volume 1 : Étude documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Arthuis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture. pp.152, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7391,51 +7149,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche archéologique et géographique du paysage maritime : l'exemple de la baie de Bourgneuf (côte atlantique, Pays de la Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7468,73 +7226,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Dupont; Marie-Yvane Daire; Anna Baudry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, pp.183-194, 2025, 9789464263411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05471173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paléoévènements extrêmes : Outils et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7554,915 +7312,1048 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communauté de Communes Océan Marais de Monts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques littoraux dans la Baie de Bourgneuf du XIVe siècle à nos jours : Les enseignements de l’Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.74-89, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement : On fait quoi, maintenant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303749v1</w:t>
+                <w:t xml:space="preserve">Havier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCRP &amp;quot;La Baie de Bourgneuf dans l'économie maritime atlantique : îles, ports et navigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Planchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nantes Université; CReAAH UMR 6566. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04158117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCRP &amp;quot;La Baie de Bourgneuf dans l'économie maritime atlantique : îles, ports et navigations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tempêtes historiques détectées à la Belle-Henriette dans un environnement changeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Observatoire Régional des Risques Côtiers (OR2C). 2021, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Borvon</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">halshs-03528591v1</w:t>
+                <w:t xml:space="preserve">hal-03449904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempêtes historiques détectées à la Belle-Henriette dans un environnement changeant</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Observatoire Régional des Risques Côtiers (OR2C). 2021, pp.22</w:t>
+                <w:t xml:space="preserve">PCRP &amp;quot;La Baie de Bourgneuf dans l'économie maritime atlantique : îles, ports et navigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de nantes; UMR 6566 CReAAH - LARA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449904v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointe des Pouloux-Bouin (Vendée). Opération archéologique annuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gehres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OA 4786, DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2021, pp.84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCRP &amp;quot;La Baie de Bourgneuf dans l'économie maritime atlantique : îles, ports et navigations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse géomorphologique du marais de Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR CReAAH 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture. 2020, 44 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gaonac'H</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-03291082v1</w:t>
+                <w:t xml:space="preserve">hal-03079606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse géomorphologique du marais de Brière</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR CReAAH 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture. 2020, 44 p</w:t>
+                <w:t xml:space="preserve">PCRP &amp;quot;La Baie de Bourgneuf dans l'économie maritime atlantique : îles, ports et navigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gaonac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Nantes; UMR 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture; UMR 6554 LETG; Ministère de la culture et de la communication. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079606v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des Systèmes d’Information Géographique au sein d’un service de contrôle régional de la sécurité des ouvrages hydrauliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] Intitut de Géographie et d'Aménagement Régional de l'Université de Nantes (IGARUN). 2015, pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de l'état d'avancement des Plans de Prévention des Risques Naturels liés à la submersion marine sur les espaces littoraux français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] Institut de Géographie et d'Aménagement Régional de l'Université de Nantes (IGARUN). 2014, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractères et impacts des crues de l’Autise dans les communes de Nieul-sur-l'Autise et de Saint-Hilaire des-Loges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] Institut de Géographie et d'Aménagement Régional de l'Université de Nantes (IGARUN). 2013, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8472,100 +8363,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des paléoévènements extrêmes le long de la côte atlantique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Nantes, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018NANT2035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02197163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8575,161 +8466,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque de submersion, une forte vulnérabilité régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwan Kerguillec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8797,51 +8688,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44DA5305"/>
+    <w:nsid w:val="D2443C63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9028,51 +8919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrepouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1988-8340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237890984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372303v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Savary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Meroumissa Buron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2025.10.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jacobson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1283" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1180" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108626" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281757v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rita Carrasco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168289" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Kamcha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilam Boutoumit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bououarour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102820" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lallement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202219006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Hadad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-022-01043-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8308" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8168" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8226" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9050461" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-021-00718-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69069-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422247v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103710" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boutahar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gruchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133318776500" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cr&#233;ach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Frifra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-263-2026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481392v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Shera Buron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481375v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098970v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maanan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12504.81924" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098942v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098873v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826134v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Anstett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801437v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22722.56000" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565202v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345272v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406809v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183949v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406812v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079901v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147838v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499224v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518290v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savary L&#233;ia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147799v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17764.83848/1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518281v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20868.12162/2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471173v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303749v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158117v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Planchot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528591v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449904v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586448v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291082v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaonac'H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079606v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079794v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079815v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02197163v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NANT2035" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03087856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quezin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrepouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1988-8340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237890984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372303v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Savary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Meroumissa Buron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2025.10.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jacobson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1283" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108626" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281757v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rita Carrasco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168289" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Kamcha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilam Boutoumit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bououarour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102820" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lallement" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202219006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Hadad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-022-01043-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8308" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8168" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8226" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9050461" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-021-00718-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103710" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69069-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boutahar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gruchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133318776500" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cr&#233;ach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Shera Buron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Frifra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-263-2026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12504.81924" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maanan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826134v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Anstett" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278592v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22722.56000" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565202v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820460v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920296v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624270v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savary L&#233;ia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153169v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890230v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17764.83848/1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518281v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20868.12162/2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157535v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471173v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575008v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havier Henrion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Planchot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449904v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528591v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291082v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaonac'H" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079794v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02197163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NANT2035" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03087856v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quezin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>