--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,8633 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8581 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Pouzet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet (PhD), maître de conférences au département de géographie de l'Université d'Angers - UMR CNRS 6112 LPG</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierrepouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1988-8340</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">237890984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=5czBGEMAAAAJ&hl=fr&oi=sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que géographe, mes thématiques de recherche se positionnent autour des changements environnementaux des milieux sensibles. Au sein d’un collectif de chercheurs en sédimentologie, archéologie, en histoire et en géochimie, j'étudie les processus influençant la formation des évènements extrêmes ainsi que la détection et spatialisation de leurs impacts sur plusieurs temporalités. Mes recherches contribuent à évaluer précisément l’évolution spatiale et temporelle des aléas naturels et anthropiques sur les espaces sensibles, ainsi qu'à appréhender l’adaptation de l’Homme face à ces problématiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Cartographic Tool Suite for Coastal Flooding Vulnerability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léia Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Meroumissa Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valisoa Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Pors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nhres.2025.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy documentation of past storm events in a mid-latitude coastal environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 257, pp.109118. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales of catastrophe: the authenticity of Mediterranean palaeo-disasters in films.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), 31 p. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinema and extraterrestrial archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Room</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.84-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien archaeology in science fiction cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.31-52. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composite approach to document a century of overwash events in a high tide environment of southern Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 298 (C), pp.108626. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-sensor approach to monitor the ongoing restoration of edaphic conditions for salt marsh species facing sea level rise: An adaptive management case study in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rita Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 908, pp.168289. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281757v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the benthic macrofauna composition and structure in a southern-west Mediterranean coastal lagoon after restoration actions: Spatial and Seasonal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda El Kamcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilam Boutoumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bououarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.102820. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2023.102820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat dans les films catastrophe, dystopiques et post-apocalyptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (6), pp.36. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202219006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historic Storms Detected in a Changing Environment over Recent Centuries in the Belle Henriette Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.151. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13020151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal trends in benthic macrofauna communities and their relationship with environmental factors in an Atlantic lagoonal system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilam Boutoumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda El Kamcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bououarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda El Hadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.1039-1055. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11756-022-01043-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les tempêtes sur le temps long en quantifiant les dommages : proposition d’un nouvel outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Athimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les risques littoraux, 98 (3/4), pp.402-420. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.8308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire des tempêtes et submersions marines depuis 1 000 ans : quelles interprétations climatiques dans l’ouest de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Athimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les risques littoraux, 98 (3/4), pp.348-365. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.8168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submersions marines sur le littoral atlantique français : 700 ans d’archives sociétales et environnementales pour une meilleure connaissance et gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Athimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les risques littoraux, 98 (3/4), pp.366-384. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.8226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Macrozoobenthos Assemblages in a Sentinel Coastal Lagoon: Biodiversity and Environmental Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilam Boutoumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bououarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda El Kamcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Benthic Species and Habitats, 9 (5), pp.461. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9050461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Zostera noltei meadows on benthic macrofauna in North Atlantic coastal ecosystems of Morocco: spatial and seasonal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bououarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda El Kamcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilam Boutoumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76, pp.2263-2275. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11756-021-00718-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions paysagères et occupations humaines passées du Marais poitevin occidental durant la fin de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.263-278. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.16139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal approaches of historical extreme storm events based on sedimentological archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162, pp.103710. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatological influences on major storm events during the last millennium along the Atlantic coast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.12059. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69069-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring environmental status in semi-enclosed coastal ecosystems using Zostera noltei meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bououarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.776-793. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating three centuries of historical and geological data for the marine deposit reconstruction of two depositional environments of the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Athimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 407, pp.181-191. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and management of coastal hazards: creation of a regional observatory of coastal erosion and storm surges in the Pays de la Loire region (Atlantic coast, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwan Kerguillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Audère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Debaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.104904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of Holocene storm events along the European Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (4), pp.431-450. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309133318776500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentological and dendrochronological indicators of coastal storm risk in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gruchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.401-415. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la démographie et du bâti dans l’ouest du Marais poitevin depuis 1705.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 234 (2015-1), pp.83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria approach to coastal flooding risk assessment: from modelling to crisis response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léia Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Shera Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Pors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.293-299, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for risk assessment during natural hazard based on the Choquet integral and MACBETH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léia Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Shera Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valisoa Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Pors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.285-291, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps of a historical storm track model based on climate reanalysis data for understanding the spatial footprint of recorded storm impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Frifra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marrackech, Morocco. pp.263-270, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-263-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des données hydrodynamiques pour caractériser les tempêtes détectées au sein d’archives sédimentologiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e réunion plénière du GT Tempêtes et Submersions Historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT - Tempêtes et Submersions historiques - Refmar - Shom; Autorité de sûreté nucléaire et de radioprotection - ASNR, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12504.81924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of climate reanalysis data to understand historical storm impacts recorded in coastal environments with geomorphological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Frifra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoAdvances 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy and modernity: Archaeology of Maritime Landscape of an Atlantic shoreline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Underwater Archaeology IKUWA 8: Telling the Exciting Tales of Our Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Ostende, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05319418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des trajectoires historiques de tempêtes en France face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches intégrées pour la gestion des risques : du modèle à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Crisis Management Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léia Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gamma Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De H.P. Lovecraft à The Thing et autres scénarios de découverte de vestiges extraterrestres en Antarctique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charlotte Anstett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lovecraft et les sciences - Regards croisés littéraires, artistiques et scientifiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers et Espace Mendès France (CCSTI, Poitiers), Dec 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et archéologie extraterrestre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d’Exobiologie (EXOBIO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Exobiologie (SFE), Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés entre évènements extrêmes historiques et occupations humaines anciennes : Approches méthodologiques employées sur les littoraux atlantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires du GIS Histoire &amp; Sciences de la mer "Trajectoires des socio-écosystèmes marins &amp; littoraux : représentations, interventions &amp; interactions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Histoire &amp; Sciences de la mer, Nov 2023, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22722.56000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical extreme events in coastal depositional environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geomorphology Week (IGW) 2022, Session Central &amp; Western Europe (Austria, Belgium, France, Germany, Switzerland, The Netherlands)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Geomorphologists (IAG), Mar 2022, Webinaire (siège de l’IAG : Bucharest), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper le Changement Climatique sur nos Littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café Géographique de la Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Les Sables-d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de reconstitution de la courbe d'élévation du niveau de la mer en région Pays de la Loire : Évolution du paysage et mobilité humaine littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographic Union (UGI) 2022, session Géographie Environnementale Et Changements Globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.A103910PP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Old “Baye de Bretagne” : a Maritime Cultural Landscape of Atlantic French coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA) : Widening Horizons, session The Archaeology of coastal communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany. pp.663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submersions marines sur le littoral atlantique français : 700 ans d'archives sociétales et environnementales pour une meilleure connaissance et gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Athimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Association de Géographes Français sur le thème des risques littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Géographes Français (AGF), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des connaissances archéologiques et géomorphologiques sur le marais de Grande Brière et ses abords : Méthode d'approche de cet espace naturel remarquable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de master archéologie - sciences pour l'archéologie ; Archéologie maritime, fluciale et lacustre - Les milieux palustres et lacustres : quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jimmy Mouchard, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multiscalaire d’un espace maritime : la Baie de Bourgneuf étudiée par le prisme archéologique et sédimentologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de master archéologie - sciences pour l'archéologie ; Archéologie maritime, fluciale et lacustre - Les milieux palustres et lacustres : quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jimmy Mouchard, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des tempêtes et submersions marines le long de la côte atlantique française. Approches sédimentologiques, dendrochronologiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Tempêtes et Submersions Historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tempêtes et submersions marines en Atlantique analysées par 1 000 années de données sédimentologiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée séminaire du Groupe de Travail Tempêtes et Submersions Historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection du film &amp;quot;Le risque de submersion, une forte vulnérabilité régionale : de la recherche scientifique à la gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Athimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée séminaire du Groupe de Travail Tempêtes et Submersions Historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling historical map and sedimentological archives to rebuild the Belle-Henriette lagoon paleoenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigate the shore, sound the past, new methods and practices of maritime prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining tree-ring growth disturbances, meteorological reanalysis and historical documents to assess recent violent windy storms in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE 2019 – Tree-rings in Archaeology, Climatology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caserta, Italy. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les riverains de l’Atlantique français sous la tempête (XIVe – XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Athimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des risques « naturels », Journée d’études du Centre de formation sur l’environnement et la société - Ecole normale supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dendrochronological proxy to document recent violent windy storms in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Hazards In Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tetouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene storms events along the European Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent marine deposits reconstruction of two depositional environments of the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Athimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017 (EGU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-14341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying machine learning to anticipate crisis management of marine submersion events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léia Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Pors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2025 European Landscape Ecology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation couplée de scenario de gestion de crise appliqué aux submersions marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savary Léia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Conference for Environmental Integration (EMCEI) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakesh, Maroc. pp.1310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale des populations en cas de crise submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léia Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2024: 32èmes journées francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cargèse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of coastal extreme events during the last millennium in the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019 (EGU 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. EGU General Assembly 2019, Vol. 21, pp.EGU2019-5856, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-ring patterns to unravel storminess archives on the western coast of Cotentin, Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE 2019 – Tree-rings in Archaeology, Climatology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caserta, Italy. pp.93, Proceedings of the Tree-rings in Archaeology, Climatology and Ecology TRACE 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'archives sédimentologiques et historiques pour étudier 150 années d'évènement extrêmes dans la lagune de la Petite mer des Gâvres, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Athimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Hazards In Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tetouan, Maroc. , </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17764.83848/1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage sédimentologique et historique pour l’étude de paléoévènements extrêmes aux Traicts du Croisic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Athimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’Université de Nantes - L’observation du littoral au service des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the late-Holocene storm events along the European Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017 (EGU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.EGU2017-14502, 2017, Geophysical Research Abstracts. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20868.12162/2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des connaissances paléoenvironnementales, géomorphologiques et archéologiques sur le marais de Grande Brière et ses abords - Volume 2 : Atlas archéologique et géomorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture. 51 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des connaissances paléoenvironnementales, géomorphologiques et archéologiques sur le marais de Grande Brière et ses abords - Volume 1 : Étude documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture. pp.152, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche archéologique et géographique du paysage maritime : l'exemple de la baie de Bourgneuf (côte atlantique, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dupont; Marie-Yvane Daire; Anna Baudry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.183-194, 2025, 9789464263411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paléoévènements extrêmes : Outils et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté de Communes Océan Marais de Monts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques littoraux dans la Baie de Bourgneuf du XIVe siècle à nos jours : Les enseignements de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-89, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement : On fait quoi, maintenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Havier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Athimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCRP &amp;quot;La Baie de Bourgneuf dans l'économie maritime atlantique : îles, ports et navigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Planchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes Université; CReAAH UMR 6566. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04158117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempêtes historiques détectées à la Belle-Henriette dans un environnement changeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire Régional des Risques Côtiers (OR2C). 2021, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCRP &amp;quot;La Baie de Bourgneuf dans l'économie maritime atlantique : îles, ports et navigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de nantes; UMR 6566 CReAAH - LARA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointe des Pouloux-Bouin (Vendée). Opération archéologique annuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OA 4786, DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2021, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse géomorphologique du marais de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR CReAAH 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCRP &amp;quot;La Baie de Bourgneuf dans l'économie maritime atlantique : îles, ports et navigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaonac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Nantes; UMR 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture; UMR 6554 LETG; Ministère de la culture et de la communication. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03291082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des Systèmes d’Information Géographique au sein d’un service de contrôle régional de la sécurité des ouvrages hydrauliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Intitut de Géographie et d'Aménagement Régional de l'Université de Nantes (IGARUN). 2015, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de l'état d'avancement des Plans de Prévention des Risques Naturels liés à la submersion marine sur les espaces littoraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut de Géographie et d'Aménagement Régional de l'Université de Nantes (IGARUN). 2014, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractères et impacts des crues de l’Autise dans les communes de Nieul-sur-l'Autise et de Saint-Hilaire des-Loges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut de Géographie et d'Aménagement Régional de l'Université de Nantes (IGARUN). 2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des paléoévènements extrêmes le long de la côte atlantique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nantes, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018NANT2035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02197163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque de submersion, une forte vulnérabilité régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwan Kerguillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8688,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2443C63"/>
+    <w:nsid w:val="B3F84FA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8919,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrepouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1988-8340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237890984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372303v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Savary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Meroumissa Buron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2025.10.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jacobson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1283" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108626" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281757v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rita Carrasco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168289" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Kamcha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilam Boutoumit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bououarour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102820" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lallement" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202219006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Hadad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-022-01043-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8308" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8168" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8226" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9050461" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-021-00718-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103710" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69069-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boutahar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gruchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133318776500" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cr&#233;ach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Shera Buron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Frifra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-263-2026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12504.81924" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maanan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826134v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Anstett" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278592v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22722.56000" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565202v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820460v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920296v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624270v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savary L&#233;ia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153169v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890230v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17764.83848/1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518281v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20868.12162/2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157535v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471173v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575008v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havier Henrion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Planchot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449904v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528591v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291082v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaonac'H" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079794v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02197163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NANT2035" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03087856v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quezin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrepouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1988-8340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237890984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5czBGEMAAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Savary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Meroumissa Buron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2025.10.005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109118" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jacobson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1283" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1180" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108626" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281757v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rita Carrasco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168289" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Kamcha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilam Boutoumit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bououarour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102820" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lallement" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202219006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020151" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Hadad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-022-01043-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588608v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8308" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8168" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588619v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8226" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9050461" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-021-00718-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103710" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69069-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boutahar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133318776500" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gruchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cr&#233;ach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Shera Buron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Frifra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-263-2026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12504.81924" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maanan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826134v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Anstett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565202v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22722.56000" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345272v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406809v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406812v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499224v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518290v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247237v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savary L&#233;ia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147799v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890230v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17764.83848/1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864950v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518281v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20868.12162/2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157535v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575008v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havier Henrion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Planchot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449904v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528591v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291082v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaonac'H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079794v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079815v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079827v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02197163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NANT2035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03087856v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quezin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>