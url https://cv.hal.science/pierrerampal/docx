--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -225,51 +225,51 @@
                 <w:t xml:space="preserve">Why icebergs and their interactions with sea ice should be included in Earth system models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vancoppenolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas C Jourdain</w:t>
+                <w:t xml:space="preserve">Nicolas Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fichefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -283,51 +283,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/BAMS-D-25-0322.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1666,295 +1666,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03683298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Ice Rheology Experiment (SIREx): 1. Scaling and Statistical Properties of Sea-Ice Deformation Fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Driving Mechanisms of an Extreme Winter Sea Ice Breakup Event in the Beaufort Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chanut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Dukhovskoy</w:t>
+                <w:t xml:space="preserve">Jonathan W Rheinlænder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einar Ólason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rampal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Spensberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JC017667⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022gl099024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03683297v1</w:t>
+                <w:t xml:space="preserve">hal-03796513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Mechanisms of an Extreme Winter Sea Ice Breakup Event in the Beaufort Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rampal</w:t>
+                <w:t xml:space="preserve">Sea Ice Rheology Experiment (SIREx): 1. Scaling and Statistical Properties of Sea-Ice Deformation Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Spensberger</w:t>
+                <w:t xml:space="preserve">Jérôme Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Dukhovskoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022gl099024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JC017667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796513v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03683297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Brittle Rheology and Numerical Framework for Large‐Scale Sea‐Ice Models</w:t>
               </w:r>
@@ -2068,265 +2068,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating instantaneous sea-ice dynamics from space using the bi-static radar measurements of Earth Explorer 10 candidate Harmony</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the statistical properties of sea-ice lead fraction and heat fluxes in the Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einar Ólason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rampal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Kleinherenbrink</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Dansereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15 (7), pp.3101 - 3118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-15-3101-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.1053 - 1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-15-1053-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796527v1</w:t>
+                <w:t xml:space="preserve">hal-03405380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the statistical properties of sea-ice lead fraction and heat fluxes in the Arctic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rampal</w:t>
+                <w:t xml:space="preserve">Estimating instantaneous sea-ice dynamics from space using the bi-static radar measurements of Earth Explorer 10 candidate Harmony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kleinherenbrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Theodosiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dansereau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander S Komarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15 (2), pp.1053 - 1064. </w:t>
+              <w:t xml:space="preserve">, 2021, 15 (7), pp.3101 - 3118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-15-1053-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-15-3101-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405380v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave–sea-ice interactions in a brittle rheological framework</w:t>
               </w:r>
@@ -3100,51 +3100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the multi-fractal scaling properties of sea ice deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rampal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dansereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einar Olason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3215,291 +3215,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rheology on probabilistic forecasts of sea ice trajectories: application for search and rescue operations in the Arctic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring currents, ice drift, and waves from space: the Sea surface KInematics Multiscale monitoring (SKIM) concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Rabatel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alberto Carrassi</w:t>
+                <w:t xml:space="preserve">Yevgueny Aksenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvise Benetazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (1), pp.1 - 24. </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.337 - 354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-12-1-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-14-337-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405811v1</w:t>
+                <w:t xml:space="preserve">hal-03405425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring currents, ice drift, and waves from space: the Sea surface KInematics Multiscale monitoring (SKIM) concept</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of rheology on probabilistic forecasts of sea ice trajectories: application for search and rescue operations in the Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevgueny Aksenov</w:t>
+                <w:t xml:space="preserve">Matthias Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rampal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Carrassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvise Benetazzo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher K. R. T. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (3), pp.337 - 354. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.1 - 24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-14-337-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-12-1-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405425v1</w:t>
+                <w:t xml:space="preserve">hal-03405811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tracking algorithm for sea ice age distribution estimation</w:t>
               </w:r>
@@ -6693,51 +6693,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4238380"/>
+    <w:nsid w:val="088E22FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6924,51 +6924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrerampal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1970-9621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397165v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C Jourdain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fichefet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fraser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0322.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Kilic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jimenez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korosov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rampal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Horvat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar &#211;lason" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Williams" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004584" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Smith" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carrassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Pasmans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-2381-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sebastian Finn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004395" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04571804v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lapere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brodeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Melsheimer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-12107-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796668v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukun Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aydo&#287;du" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-1735-2023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796674v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar &#214;rn &#211;lason" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Regan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-617-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796640v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ying" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-4223-2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04266080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-1873-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hutter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouchat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dukhovskoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Koldunov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017666" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chanut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017667" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796513v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W Rheinl&#230;nder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Davy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Spensberger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gl099024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021ms002685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kleinherenbrink" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Newman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Theodosiou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Komarov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-3101-2021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dansereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1053-2021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Olason" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-431-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-3207-2021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Blockley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hunke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bitz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Feltham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0073.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans1040022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaultier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Donlon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00209" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin T Guider" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris K R T Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-26-175-2019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-2457-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405811v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rabatel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. R. T. Jones" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1-2018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405425v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgueny Aksenov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Benetazzo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-337-2018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreevich Korosov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Toudal Pedersen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Saldo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Ye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2073-2018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.055" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D Williams" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-2117-2017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030258" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bergh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1513-2016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405340v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ivanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-585-2016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1055-2016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2015.04.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-663-2015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647427v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rampal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Campin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007110" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005227" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rampal." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005066" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335336v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lindsay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stern" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004143" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708865v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Broussard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammouri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fosse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898550v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Nano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zunino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermeulen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11613" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Lopez-Dekker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Biggs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hooper" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554896" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779512v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.godae-oceanview.org/outreach/education-training/gov-summer-school-2017/publication/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17125/gov2018.ch15" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423131v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemieux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flato" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Losch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108277600.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363451v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Porro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405376v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Letraon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alvarez Fanjul" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Axell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00352799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrerampal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1970-9621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397165v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fichefet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fraser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0322.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Kilic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jimenez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korosov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rampal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Horvat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar &#211;lason" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Williams" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004584" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Smith" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carrassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Pasmans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-2381-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sebastian Finn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004395" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04571804v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lapere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brodeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Melsheimer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-12107-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796668v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukun Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aydo&#287;du" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-1735-2023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796674v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar &#214;rn &#211;lason" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Regan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-617-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796640v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ying" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-4223-2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04266080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-1873-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hutter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouchat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dukhovskoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Koldunov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017666" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W Rheinl&#230;nder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Davy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Spensberger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gl099024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chanut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017667" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021ms002685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405380v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dansereau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1053-2021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kleinherenbrink" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Newman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Theodosiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Komarov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-3101-2021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Olason" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-431-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-3207-2021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Blockley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hunke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bitz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Feltham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0073.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans1040022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaultier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Donlon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00209" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin T Guider" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris K R T Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-26-175-2019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-2457-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgueny Aksenov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Benetazzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-337-2018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405811v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rabatel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. R. T. Jones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1-2018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreevich Korosov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Toudal Pedersen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Saldo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Ye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2073-2018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.055" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D Williams" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-2117-2017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030258" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bergh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1513-2016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405340v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ivanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-585-2016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1055-2016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2015.04.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-663-2015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647427v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rampal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Campin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007110" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005227" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rampal." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005066" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335336v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lindsay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stern" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004143" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708865v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Broussard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammouri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fosse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898550v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Nano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zunino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermeulen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11613" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Lopez-Dekker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Biggs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hooper" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554896" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779512v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.godae-oceanview.org/outreach/education-training/gov-summer-school-2017/publication/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17125/gov2018.ch15" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423131v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemieux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flato" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Losch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108277600.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363451v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Porro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405376v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Letraon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alvarez Fanjul" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Axell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00352799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>