--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,6638 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6586 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Rampal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher at Centre National de La Recherche Scientifique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierrerampal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1970-9621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=c0sqNdYAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research focuses on sea ice physics, variability and forecast. I also look at the interactions between sea ice and the other components of the climate system, with a particular interest in the Arctic region. I have expertise in both sea ice modelling and observations statistical analysis, as well as some experience in data assimilation. Recently, I have been involved in the use of AI-driven approaches for solving diverse sea ice problems.More specifically, I worked on the multi-scale characterization of sea ice and earth crust dynamics, and how it can be translated in terms of continuous rheological models. This work materialized into the development of a new class of rheology for continuous sea ice models based on damage mechanics. In parallel, I investigated issues related to the remote sensing of sea ice drift, deformation, age, thickness and lead fraction from satellites. I also contributed to the development of a new framework for data assimilation into Lagrangian models running on adaptive meshes, in collaboration with data assimilation experts and mathematicians.I instigated and led the development of the next generation Lagrangian sea ice model neXtSIM and its associated operational forecasting platform neXtSIM-F until 2021. This platform provides sea ice information in near-real time for the Arctic region through the EU Copernicus Marine Environment Monitoring Service. Since 2021, I am the lead-PI of the SASIP project, an international collaborative effort to better understand the impact of amplified warming in polar regions, through the development of a new sea ice modelling paradigm. One noticeable deliverable of this project is to provide a new, truly innovative, scale-aware sea ice model; one that faithfully represents sea ice dynamics and thermodynamics and that is physically sound, data-adaptive, highly parallelized and computationally efficient. This model is designed to be used in next generation Earth System Models and forecasting platforms.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why icebergs and their interactions with sea ice should be included in Earth system models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vancoppenolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fichefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-25-0322.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397165v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of the Winter Arctic Sea Ice Microwave Emissivity Between 1.4 and 36 GHz, for Large Scale Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025EA004259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Antarctic Sea Ice Variability Using a Brittle Rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Ólason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.e2024MS004584. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024ms004584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate State And Parameter Estimation With Data Assimilation Applied To Sea-Ice Models Using A Maxwell Elasto-Brittle Rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polly Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Carrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Pasmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.2381-2406. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-2381-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04604398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Diffusion for Regional Surrogate Models From Sea‐Ice Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Sebastian Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Farchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (10), pp.e2024MS004395. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024ms004395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the contribution of leads to sea spray aerosol in the high Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lapere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Melsheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (21), pp.12107-12132. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-12107-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04571804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Arctic sea ice data assimilation combining ensemble Kalman filter with a Lagrangian sea ice model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aydoğdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Carrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-1735-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improving short-term sea ice predictability using deformation observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Ólason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (10), pp.4223-4240. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-4223-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796640v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic sea ice mass balance in a new coupled ice-ocean model using a brittle rheology framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Örn Ólason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-617-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the evolution of Arctic multiyear sea ice over 2000–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Ólason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (5), pp.1873-1893. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-1873-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Ice Rheology Experiment (SIREx): 2. Evaluating Linear Kinematic Features in High-Resolution Sea Ice Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Dukhovskoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Koldunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JC017666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03683298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving Mechanisms of an Extreme Winter Sea Ice Breakup Event in the Beaufort Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan W Rheinlænder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Ólason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Spensberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022gl099024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Ice Rheology Experiment (SIREx): 1. Scaling and Statistical Properties of Sea-Ice Deformation Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Dukhovskoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JC017667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03683297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Brittle Rheology and Numerical Framework for Large‐Scale Sea‐Ice Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Ólason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021ms002685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the statistical properties of sea-ice lead fraction and heat fluxes in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Ólason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dansereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.1053 - 1064. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-1053-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating instantaneous sea-ice dynamics from space using the bi-static radar measurements of Earth Explorer 10 candidate Harmony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Kleinherenbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Theodosiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S Komarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7), pp.3101 - 3118. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-3101-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave–sea-ice interactions in a brittle rheological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Olason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.431 - 457. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-431-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and evaluation of the Arctic sea ice forecasting system neXtSIM-F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Ólason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7), pp.3207 - 3227. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-3207-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of Sea Ice Modeling: Where Do We Go from Here?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Blockley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vancoppenolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hunke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Feltham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (8), pp.E1304-E1311. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-20-0073.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Forecasts of Sea Ice Trajectories in the Arctic: Impact of Uncertainties in Surface Wind and Ice Cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aydoğdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Carrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (4), pp.326 - 342. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/oceans1040022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the multi-fractal scaling properties of sea ice deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dansereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Olason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.2457 - 2474. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-2457-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKIM, a Candidate Satellite Mission Exploring Global Ocean Currents and Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Donlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation using adaptive, non-conservative, moving mesh models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aydoğdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Carrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T Guider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris K R T Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.175 - 193. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-26-175-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of rheology on probabilistic forecasts of sea ice trajectories: application for search and rescue operations in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Carrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. R. T. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring currents, ice drift, and waves from space: the Sea surface KInematics Multiscale monitoring (SKIM) concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgueny Aksenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvise Benetazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.337 - 354. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-14-337-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tracking algorithm for sea ice age distribution estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreevich Korosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Toudal Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Saldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufang Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.2073 - 2085. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-2073-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel implementation of a Lagrangian-based model on an adaptive mesh in C++: Application to sea-ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Ólason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 350, pp.84 - 96. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.08.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave–ice interactions in the neXtSIM sea-ice model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.2117 - 2135. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-2117-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of Feature Tracking and Pattern Matching with Optimal Parametrization for Sea Ice Drift Retrieval from SAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreevich Korosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9030258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic sea-ice diffusion from observed and simulated Lagrangian trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Bergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Ólason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.1513 - 1527. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1513-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">neXtSIM: a new Lagrangian sea ice model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Ólason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morlighem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.1055 - 1073. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1055-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error assessment of satellite-derived lead fraction in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.585 - 595. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-585-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the dynamical core of neXtSIM, a new sea ice model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.23 - 37. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On producing sea ice deformation data sets from SAR-derived sea ice motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.663 - 673. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-663-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPCC climate models do not capture Arctic sea ice drift acceleration: Consequences in terms of projected sea ice thinning and decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Campin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, 17 pp. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JC007110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00647427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic sea ice velocity field: General circulation and turbulent-like fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bourgoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.C10014. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JC005227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive trend in the mean speed and deformation rate of Arctic sea ice, 1979–2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rampal.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.C05013. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JC005066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00420848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling properties of sea ice deformation from buoy dispersion analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (C03002), pp.NIL_1-NIL_12. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JC004143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00335336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of HT29-D4 cell growth by excretory/secretory products of the parasite nematode Trichostrongylus colubriformis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Nano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epithelial Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 4, pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colite a Clostridium difficile (C. diff.) chez le sujet VIH.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 17 (2bis), pp.A146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'éthanol sur les cellules de la lignée épithéliale intestinale IRD 98</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Nano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zunino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rampal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 26 (5B), pp.1213-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des protéines du lait comme milieu nutritif dans les cultures cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Nano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rampal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 62 (617_618_619_620), pp.600-606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00928951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new brittle rheology and numerical framework for large-scale sea-ice models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Ólason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04604365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Harmony Mission: End of Phase-0 Science Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Lopez-Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Hooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de produits d'excrétion/secrétion de nématodes trichostrongles sur la prolifération in vitro des cellules épithéliales HT29-CD4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Nano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rampal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colite a Clostridium difficile (C. diff.) chez le sujet VIH.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journees Francophones d'Hepatologie et de Gastroenterologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Ice Modelling and Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Olason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric P. Chassignet; Ananda Pascual; Joaquin Tintoré; Jacques Verron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Operational Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GODAE OceanView</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.423-444, 2018, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17125/gov2018.ch15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Ice Physics and Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Losch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Carrieres; M. Buehner; J. Lemieux; L. Pedersen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea Ice Analysis and Forecasting, Towards an Increased Reliance on Automated Prediction Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2017, 9781108417426. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108277600.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI models capture realistic sea-ice evolution from days to decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Sebastian Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE COPERNICUS MARINE ENVIRONMENTAL MONITORING SERVICE: MAIN SCIENTIFIC ACHIEVEMENTS AND FUTURE PROSPECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Py Letraon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alvarez Fanjul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Axell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 56, MERCATOR OCEAN. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dérive et de la déformation de la banquise Arctique par l'analyse de trajectoires Lagrangiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rampal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00352799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6693,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="088E22FE"/>
+    <w:nsid w:val="8E50CEA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6924,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrerampal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1970-9621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397165v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fichefet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fraser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0322.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Kilic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jimenez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korosov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rampal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Horvat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar &#211;lason" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Williams" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004584" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Smith" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carrassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Pasmans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-2381-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sebastian Finn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004395" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04571804v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lapere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brodeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Melsheimer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-12107-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796668v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukun Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aydo&#287;du" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-1735-2023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796674v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar &#214;rn &#211;lason" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Regan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-617-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796640v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ying" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-4223-2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04266080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-1873-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hutter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouchat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dukhovskoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Koldunov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017666" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W Rheinl&#230;nder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Davy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Spensberger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gl099024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chanut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017667" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021ms002685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405380v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dansereau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1053-2021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kleinherenbrink" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Newman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Theodosiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Komarov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-3101-2021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Olason" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-431-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-3207-2021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Blockley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hunke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bitz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Feltham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0073.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans1040022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaultier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Donlon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00209" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin T Guider" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris K R T Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-26-175-2019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-2457-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgueny Aksenov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Benetazzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-337-2018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405811v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rabatel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. R. T. Jones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1-2018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreevich Korosov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Toudal Pedersen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Saldo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Ye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2073-2018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.055" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D Williams" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-2117-2017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030258" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bergh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1513-2016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405340v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ivanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-585-2016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1055-2016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2015.04.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-663-2015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647427v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rampal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Campin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007110" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005227" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rampal." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005066" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335336v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lindsay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stern" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004143" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708865v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Broussard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammouri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fosse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898550v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Nano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zunino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermeulen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11613" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Lopez-Dekker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Biggs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hooper" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554896" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779512v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.godae-oceanview.org/outreach/education-training/gov-summer-school-2017/publication/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17125/gov2018.ch15" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423131v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemieux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flato" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Losch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108277600.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363451v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Porro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405376v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Letraon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alvarez Fanjul" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Axell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00352799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrerampal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1970-9621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=c0sqNdYAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397165v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fichefet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fraser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0322.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Kilic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korosov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rampal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Horvat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar &#211;lason" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Williams" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004584" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Smith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carrassi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Pasmans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-2381-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sebastian Finn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004395" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04571804v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lapere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brodeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Melsheimer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-12107-2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796668v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukun Cheng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aydo&#287;du" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-1735-2023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796640v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ying" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-4223-2023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796674v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar &#214;rn &#211;lason" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Regan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-617-2023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04266080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-1873-2023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hutter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouchat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dukhovskoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Koldunov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017666" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W Rheinl&#230;nder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Davy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Spensberger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gl099024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chanut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017667" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021ms002685" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dansereau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1053-2021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kleinherenbrink" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Newman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Theodosiou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Komarov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-3101-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405223v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Olason" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-431-2021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405386v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-3207-2021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Blockley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hunke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bitz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Feltham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0073.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans1040022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-2457-2019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaultier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Donlon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00209" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405419v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin T Guider" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris K R T Jones" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-26-175-2019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rabatel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. R. T. Jones" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgueny Aksenov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Benetazzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-337-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreevich Korosov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Toudal Pedersen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Saldo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Ye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2073-2018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.055" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D Williams" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-2117-2017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030258" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bergh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1513-2016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1055-2016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405340v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ivanova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-585-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405141v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2015.04.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-663-2015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rampal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Campin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007110" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492255v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005227" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rampal." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005066" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335336v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weiss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lindsay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stern" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004143" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703244v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huby" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Broussard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fosse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898550v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Nano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zunino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928951v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermeulen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11613" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797318v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Lopez-Dekker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Biggs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hooper" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554896" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779512v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848460v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405463v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.godae-oceanview.org/outreach/education-training/gov-summer-school-2017/publication/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17125/gov2018.ch15" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemieux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flato" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Losch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108277600.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Porro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405376v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Letraon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alvarez Fanjul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Axell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00352799v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>