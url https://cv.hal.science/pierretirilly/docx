--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -741,247 +741,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S3TC: Spiking Separated Spatial and Temporal Convolutions with Unsupervised STDP-based Learning for Action Recognition</w:t>
+                <w:t xml:space="preserve">Neuronal Competition Groups with Supervised STDP for Spike-Based Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille El-Assal</w:t>
+                <w:t xml:space="preserve">Gaspard Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Kolkata, France</w:t>
+              <w:t xml:space="preserve">NeurIPS Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720991v1</w:t>
+                <w:t xml:space="preserve">hal-04721171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal Competition Groups with Supervised STDP for Spike-Based Classification</w:t>
+                <w:t xml:space="preserve">S3TC: Spiking Separated Spatial and Temporal Convolutions with Unsupervised STDP-based Learning for Action Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Goupy</w:t>
+                <w:t xml:space="preserve">Mireille El-Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Kolkata, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721171v1</w:t>
+                <w:t xml:space="preserve">hal-04720991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D versus 3D Convolutional Spiking Neural Networks Trained with Unsupervised STDP for Human Action Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille El-Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1032,51 +1032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D versus 3D Convolutional Spiking Neural Networks Trained with Unsupervised STDP for Human Action Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille El-Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1127,51 +1127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study On the Effects of Pre-processing On Spatio-temporal Action Recognition Using Spiking Neural Networks Trained with STDP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille El-Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1311,554 +1311,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-based Face Alignment with Local Motion Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Belmonte</w:t>
+                <w:t xml:space="preserve">Multi-layered Spiking Neural Network with Target Timestamp Threshold Adaptation and STDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ihaddadene</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Winter Conf. on Applications of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042559v1</w:t>
+                <w:t xml:space="preserve">hal-02146289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layered Spiking Neural Network with Target Timestamp Threshold Adaptation and STDP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Falez</w:t>
+                <w:t xml:space="preserve">Video-based Face Alignment with Local Motion Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaabane Djeraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IEEE Winter Conf. on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146289v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Spatio-Temporal Face Alignment in Unconstrained Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ihaddadene</w:t>
+                <w:t xml:space="preserve">Mastering the Output Frequency in Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644813v1</w:t>
+                <w:t xml:space="preserve">hal-01741500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering the Output Frequency in Spiking Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Falez</w:t>
+                <w:t xml:space="preserve">Towards Spatio-Temporal Face Alignment in Unconstrained Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaabane Djeraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">VISAPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741500v1</w:t>
+                <w:t xml:space="preserve">hal-01644813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un alignement spatio-temporel du visage en conditions non contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,338 +2240,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t>
+                <w:t xml:space="preserve">Elementary block extraction for mobile image search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech, Singapore</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194244v1</w:t>
+                <w:t xml:space="preserve">hal-01128690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary block extraction for mobile image search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Bendris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Mennesson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech, Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128690v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Damnati</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Bendris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t>
@@ -2676,159 +2676,133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the LCSH hierarchy to browse a collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random walks for subject hierarchy simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Julien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guastavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International ISKO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Mysore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812504v1</w:t>
+                <w:t xml:space="preserve">hal-00812507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting major trends in subject hierarchies for large-scale collection visualization</w:t>
+                <w:t xml:space="preserve">Using the LCSH hierarchy to browse a collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
@@ -2846,838 +2820,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">John E. Leide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guastavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualization and Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International ISKO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Mysore, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812153v1</w:t>
+                <w:t xml:space="preserve">hal-00812504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the consistency and features of image similarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting major trends in subject hierarchies for large-scale collection visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E. Leide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guastavino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Interaction in Context Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visualization and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Burlingame, United States. pp.82940Z, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.912284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812161v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Similarity as Assessed by Users: A Quantitative Study</w:t>
+                <w:t xml:space="preserve">On the consistency and features of image similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunsheng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wooseob Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangming Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIS&amp;T Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Information Interaction in Context Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Nijmegen, Netherlands. pp.164-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812180v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random walks for subject hierarchy simplification</w:t>
+                <w:t xml:space="preserve">Image Similarity as Assessed by Users: A Quantitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunsheng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wooseob Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangming Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International ISKO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Mysore, India</w:t>
+              <w:t xml:space="preserve">ASIS&amp;T Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812507v1</w:t>
+                <w:t xml:space="preserve">hal-00812180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the improvement of textual anatomy image classification using image local features</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions à l'usage de la modalité dans les systèmes de recherche d'images médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia - International workshop on Medical Multimedia Analysis and Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium sur l'Ingénierie de l'Information Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812165v1</w:t>
+                <w:t xml:space="preserve">hal-00812185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting modality from text queries for medical image retrieval</w:t>
+                <w:t xml:space="preserve">On modality classification and its use in text-based image retrieval in medical databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangming Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia - Workshop on Medical Multimedia Analysis and Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Madrid, Spain. pp.109-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812183v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On modality classification and its use in text-based image retrieval in medical databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the improvement of textual anatomy image classification using image local features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Bing Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangming Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yu Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Multimedia - International workshop on Medical Multimedia Analysis and Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Scottsdale, United States. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2072545.2072551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812078v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions à l'usage de la modalité dans les systèmes de recherche d'images médicales</w:t>
+                <w:t xml:space="preserve">Predicting modality from text queries for medical image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangming Mu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur l'Ingénierie de l'Information Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Multimedia - Workshop on Medical Multimedia Analysis and Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Scottsdale, United States. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2072545.2072548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812185v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distances and weighting schemes for bag of visual words image retrieval</w:t>
               </w:r>
@@ -4150,230 +4150,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association d'un détecteur de visages et d'un détecteur d'entités nommées pour l'annotation automatique d'images</w:t>
+                <w:t xml:space="preserve">Annotation d'images sur de grands corpus réels de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Martienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Saint-Etienne, France. pp.473-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812176v1</w:t>
+                <w:t xml:space="preserve">hal-00812190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d'images sur de grands corpus réels de données</w:t>
+                <w:t xml:space="preserve">Association d'un détecteur de visages et d'un détecteur d'entités nommées pour l'annotation automatique d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Martienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Saint-Etienne, France. pp.473-478</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812190v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Users' Satisfaction in Packet Networks Using Random Neural Networks</w:t>
               </w:r>
@@ -4507,51 +4507,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiking Neural Networks Trained withUnsupervised STDP for Video Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille El-Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5113,51 +5113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Belmonte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Djeraba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2021.3124142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.04.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122069v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.10.01.1-21" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Dinneen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Leide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El-Assal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Goupy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ihaddadene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bilasco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025804" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812153v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Huang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooseob Jeong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangming Mu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Xie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Bing Huang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072545.2072551" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Lu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072545.2072548" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812185v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1743384.1743438" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1386352.1386388" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martienne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Varela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840817_32" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T63LZ76R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432133v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Shahsavari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Belmonte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Djeraba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2021.3124142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.04.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122069v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.10.01.1-21" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Dinneen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Leide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Goupy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El-Assal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ihaddadene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bilasco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025804" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812507v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912284" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooseob Jeong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangming Mu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Xie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Lu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Bing Huang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072545.2072551" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072545.2072548" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1743384.1743438" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1386352.1386388" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Varela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840817_32" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T63LZ76R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432133v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Shahsavari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>