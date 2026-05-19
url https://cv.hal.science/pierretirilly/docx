--- v1 (2026-04-10)
+++ v2 (2026-05-19)
@@ -2240,338 +2240,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary block extraction for mobile image search</w:t>
+                <w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Mennesson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Bendris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech, Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128690v1</w:t>
+                <w:t xml:space="preserve">hal-01194244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elementary block extraction for mobile image search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Damnati</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech, Singapore</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194244v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Bendris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t>
@@ -5113,51 +5113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Belmonte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Djeraba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2021.3124142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.04.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122069v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.10.01.1-21" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Dinneen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Leide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Goupy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El-Assal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ihaddadene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bilasco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025804" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812507v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912284" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooseob Jeong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangming Mu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Xie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Lu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Bing Huang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072545.2072551" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072545.2072548" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1743384.1743438" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1386352.1386388" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Varela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840817_32" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T63LZ76R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432133v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Shahsavari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Belmonte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Djeraba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2021.3124142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.04.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122069v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.10.01.1-21" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Dinneen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Leide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Goupy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El-Assal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ihaddadene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bilasco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025804" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812507v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912284" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooseob Jeong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangming Mu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Xie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Lu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Bing Huang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072545.2072551" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072545.2072548" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1743384.1743438" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1386352.1386388" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Varela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840817_32" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T63LZ76R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432133v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Shahsavari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>