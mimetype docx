--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,1670 +100,1670 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une approche contentieuse et institutionnelle des « petits pas » à la CJUE : analyse de la réforme du transfert de compétence partiel du renvoi préjudiciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 09, pp.483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves réflexions sur le multilinguisme européen : au-delà du recul du français, une promesse à réinventer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.621</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05432226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Haut-Commissaire au plan, une institution pérennisée ? Observations sur le cadre institutionnel de la prospective étatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Semaine Juridique – Administration et collectivités territoriales (JCPA) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières mouvantes du droit constitutionnel de l'Union européenne : une année de recompositions et de tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 692, pp.532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05317749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des mobilités actives en construction : les pistes cyclables entre enjeux locaux d’urbanisme et ambitions européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.2186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer sans construire : réflexions sur le décret du 23 mai 2025 portant création du Haut-Commissariat à la stratégie et au plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 277 (24)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Commission européenne en tant qu'amicus curiae : une fonction atypique et méconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 02, pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05169547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Créer sans construire : réflexions sur le décret du 23 mai 2025 portant création du Haut-Commissariat à la stratégie et au plan</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'efficacité de l'instrument d'initiative citoyenne européenne (consultable en intégralité sur la plateforme Strada Lex Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 277 (24)</w:t>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (309), pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...365 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : CJUE, 4 oct. 2024, aff. C-171/23, UP Caffe (TVA), in Revue Europe n°12, 2024, (LexisNexis), comm. 443.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 4 oct. 2024, aff. C-507/23, Patērētāju tiesību aizsardzības centrs (PTAC) (RGPD), in Revue Europe n°12, 2024, (LexisNexis), comm. 487.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : Trib. UE, 9 oct. 2024, aff. T-7/23, France c/ Commission (multilinguisme), in Revue Europe n°12, 2024, (LexisNexis), comm. 447.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 29 juill. 2024, aff. C-769/22, Commission c. Portugal et aff. C-773/22, Commission c. Slovaquie, in Revue Europe n°10, 2024, (LexisNexis), comm. 353.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : CJUE, 5 sept. 2024, aff. jtes C-498/24 à C-500/22, Novo Banco e.a., in Revue Europe n°11, 2024, (LexisNexis), comm. 425.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 19 sept. 2024, aff. C-88/23, Parfümerie Akzente, in Revue Europe n°11, 2024, (LexisNexis), comm. 400.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : CJUE, 12 sept. 2024, aff. C-352/23, Changu, in Revue Europe n°11, 2024, (LexisNexis), comm. 396.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE et Trib. UE, 10 sept. 2024, aff. T-494/22, T-635/22, T-644/22, T-744/22 et C-351/22, relatives aux sanctions économiques contre la Russie, in Revue Europe n°11, 2024, (LexisNexis), comm. 429.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : CJUE, 19 sept. 2024, aff. jtes C 512/22 P et C 513/22 P, Fininvest, in Revue Europe n°11, 2024, (LexisNexis), comm. 427.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 4 oct. 2024, aff. C-242/23, Tecno*37 (libre prestation de services), in Revue Europe n°12, 2024, (LexisNexis), comm. 458.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : CJUE, 29 juill. 2024, aff. C-769/22, Commission c. Portugal et aff. C-773/22, Commission c. Slovaquie, in Revue Europe n°10, 2024, (LexisNexis), comm. 353.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 29 juill. 2024, aff. jtes C-112/22 et C-223/22, CU et ND (citoyenneté), in Revue Europe n°10, 2024, (LexisNexis), comm. 362.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : CJUE et Trib. UE, 10 sept. 2024, aff. T-494/22, T-635/22, T-644/22, T-744/22 et C-351/22, relatives aux sanctions économiques contre la Russie, in Revue Europe n°11, 2024, (LexisNexis), comm. 429.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 17 oct. 2024, aff. C-28/23, NFŠ (marchés publics), in Revue Europe n°12, 2024, (LexisNexis), comm. 461.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : CJUE, 19 sept. 2024, aff. C-88/23, Parfümerie Akzente, in Revue Europe n°11, 2024, (LexisNexis), comm. 400.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : Trib. UE, 10 juill. 2024, aff. T-323/22, PH e.a. c./ Banque centrale européenne, in Revue Europe n°10, 2024, (LexisNexis), comm. 372.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : CJUE, 4 oct. 2024, aff. C-242/23, Tecno*37 (libre prestation de services), in Revue Europe n°12, 2024, (LexisNexis), comm. 458.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indemnisation du concurrent irrégulièrement évincé : éclairer le débat par le droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Contrats et Marchés publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : Trib. UE, 2 oct. 2024, aff. T-126/23, VC c/ EU-OSHA (marchés publics), in Revue Europe n°12, 2024, (LexisNexis), comm. 462.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : CJUE, 4 oct. 2024, aff. C-507/23, Patērētāju tiesību aizsardzības centrs (PTAC) (RGPD), in Revue Europe n°12, 2024, (LexisNexis), comm. 487.</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 4 oct. 2024, aff. C-171/23, UP Caffe (TVA), in Revue Europe n°12, 2024, (LexisNexis), comm. 443.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : CJUE, 17 oct. 2024, aff. C-28/23, NFŠ (marchés publics), in Revue Europe n°12, 2024, (LexisNexis), comm. 461.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : Trib. UE, 9 oct. 2024, aff. T-7/23, France c/ Commission (multilinguisme), in Revue Europe n°12, 2024, (LexisNexis), comm. 447.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : CJUE, 29 juill. 2024, aff. jtes C-112/22 et C-223/22, CU et ND (citoyenneté), in Revue Europe n°10, 2024, (LexisNexis), comm. 362.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 5 sept. 2024, aff. jtes C-498/24 à C-500/22, Novo Banco e.a., in Revue Europe n°11, 2024, (LexisNexis), comm. 425.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : Trib. UE, 10 juill. 2024, aff. T-323/22, PH e.a. c./ Banque centrale européenne, in Revue Europe n°10, 2024, (LexisNexis), comm. 372.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 12 sept. 2024, aff. C-352/23, Changu, in Revue Europe n°11, 2024, (LexisNexis), comm. 396.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-05011664v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaire : Trib. UE, 2 oct. 2024, aff. T-126/23, VC c/ EU-OSHA (marchés publics), in Revue Europe n°12, 2024, (LexisNexis), comm. 462.</w:t>
+                <w:t xml:space="preserve">Commentaire : CJUE, 19 sept. 2024, aff. jtes C 512/22 P et C 513/22 P, Fininvest, in Revue Europe n°11, 2024, (LexisNexis), comm. 427.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011747v1</w:t>
+                <w:t xml:space="preserve">hal-05011750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défense et illustration de la monarchie parlementaire néerlandaise dans le film Soldaat van Oranje de Paul Verhoeven</w:t>
               </w:r>
@@ -2224,165 +2224,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« De la Belgian route à l’arrêt Zhu et Chen : ces voyages qui donnent vie au droit de l’Union européenne, à la périphérie de la notion classique d’extranéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage et droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp. 75-92., 2023, 978-2-84934-702-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Défense et illustration de la monarchie parlementaire néerlandaise dans le film Soldaat van Oranje de Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit constitutionnel à l'écran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Classiques Garnier, pp. 161-177., 2023, 978-2-406-15321-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011673v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05011676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Réflexions sur la représentation parlementaire à la lumière de l’organisation institutionnelle de l’Union européenne »</w:t>
               </w:r>
@@ -2739,523 +2739,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Role of Science in Legal Research: is it Worth Ta(c)k(l)ing the Subject in all its Acceptations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The role of science in legal research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Katerina Mitkidis; Viktoria Obolevich, Jan 2024, Aarhus (Danemark), Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Territorial’ Euroscepticism in Border Regions: The French-German border region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Castle Talks du Centre excellence franco-allemand Jean Monnet et des chaires Jean Monnet « Perception of Europe in Border Regions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birte Wassenberg; Pierrick Bruyas, Nov 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU enlargement to Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cross-Border Resilience in Europe: The Russian aggression against Ukraine and its consequences on Europe and its borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birte Wassenberg, Mar 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie linguistique et institutions : la Cour de justice de l’UE comme role-model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal Translation &amp; Interpreting on the move. Research and Professional Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Trieste, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’influence des structures grammaticales des langues sur l’égalité juridique entre les femmes et les hommes : une étude juridique et économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été de l’EUR FRAPP 2024 : "langue/s et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUR FRAPP Paris Est Créteil, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">EU enlargement to Ukraine</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persécutions des minorités linguistiques et droit européen de l’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cross-Border Resilience in Europe: The Russian aggression against Ukraine and its consequences on Europe and its borders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Birte Wassenberg, Mar 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Langues et exil – langue(s) des éxilé(s), langue(s) du pays d’accueil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabienne Gazin; Catherine Hageneau-Moizard, Feb 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le droit privé, invité surprise au procès néerlandais pour la protection du climat “Urgenda“ : état des lieux et perspectives » / « Private Law, Surprise Guest at the Dutch “Urgenda” Trial for the Climate Protection: State of the Art and Perspectives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès du RIODD Droit privé et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011725v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05011726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of European Law on Belgian Multilingualism</w:t>
               </w:r>
@@ -3474,305 +3474,305 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What's Law Got to Do with it? Language and Gender Equality in Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender-Marking in Language Affects Gender Equality in Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Club des juristes. À l’image du Royaume-Uni, la France pourrait-elle chercher à devenir un pays sans tabac ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011685v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-05011691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3784,275 +3784,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le catalan, le basque et le galicien, futures langues officielles de l’UE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chute du gouvernement Rutte aux Pays-Bas : illustration des forces et faiblesses du régime parlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalán, euskera y gallego, ¿futuras lenguas oficiales de la UE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catalan, Basque and Galician are unlikely to become official EU languages, but alternatives to connect with regional language speakers are out there</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652343v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-04652338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigé de droit constitutionnel</w:t>
               </w:r>
@@ -4406,51 +4406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruyas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110924v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050779v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011763v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Berrod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05370577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berrod" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ur34cw5cm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011722v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/multilinguisme-l-union-europeenne-9782802775904.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruyas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432226v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317749v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652286v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Berrod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05370577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berrod" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ur34cw5cm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/multilinguisme-l-union-europeenne-9782802775904.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>