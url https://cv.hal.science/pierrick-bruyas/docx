--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -100,1670 +100,1670 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Commission européenne en tant qu'amicus curiae : une fonction atypique et méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05169547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer sans construire : réflexions sur le décret du 23 mai 2025 portant création du Haut-Commissariat à la stratégie et au plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 277 (24)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une approche contentieuse et institutionnelle des « petits pas » à la CJUE : analyse de la réforme du transfert de compétence partiel du renvoi préjudiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 09, pp.483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05248407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brèves réflexions sur le multilinguisme européen : au-delà du recul du français, une promesse à réinventer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 693, pp.621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05432226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières mouvantes du droit constitutionnel de l'Union européenne : une année de recompositions et de tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 692, pp.532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05317749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Haut-Commissaire au plan, une institution pérennisée ? Observations sur le cadre institutionnel de la prospective étatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Semaine Juridique – Administration et collectivités territoriales (JCPA) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des mobilités actives en construction : les pistes cyclables entre enjeux locaux d’urbanisme et ambitions européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25, pp.2186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Créer sans construire : réflexions sur le décret du 23 mai 2025 portant création du Haut-Commissariat à la stratégie et au plan</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 4 oct. 2024, aff. C-171/23, UP Caffe (TVA), in Revue Europe n°12, 2024, (LexisNexis), comm. 443.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 277 (24)</w:t>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La Commission européenne en tant qu'amicus curiae : une fonction atypique et méconnue</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : Trib. UE, 9 oct. 2024, aff. T-7/23, France c/ Commission (multilinguisme), in Revue Europe n°12, 2024, (LexisNexis), comm. 447.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 02, pp.145</w:t>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 5 sept. 2024, aff. jtes C-498/24 à C-500/22, Novo Banco e.a., in Revue Europe n°11, 2024, (LexisNexis), comm. 425.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 12 sept. 2024, aff. C-352/23, Changu, in Revue Europe n°11, 2024, (LexisNexis), comm. 396.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 19 sept. 2024, aff. jtes C 512/22 P et C 513/22 P, Fininvest, in Revue Europe n°11, 2024, (LexisNexis), comm. 427.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 4 oct. 2024, aff. C-507/23, Patērētāju tiesību aizsardzības centrs (PTAC) (RGPD), in Revue Europe n°12, 2024, (LexisNexis), comm. 487.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 29 juill. 2024, aff. C-769/22, Commission c. Portugal et aff. C-773/22, Commission c. Slovaquie, in Revue Europe n°10, 2024, (LexisNexis), comm. 353.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE et Trib. UE, 10 sept. 2024, aff. T-494/22, T-635/22, T-644/22, T-744/22 et C-351/22, relatives aux sanctions économiques contre la Russie, in Revue Europe n°11, 2024, (LexisNexis), comm. 429.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 4 oct. 2024, aff. C-242/23, Tecno*37 (libre prestation de services), in Revue Europe n°12, 2024, (LexisNexis), comm. 458.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 19 sept. 2024, aff. C-88/23, Parfümerie Akzente, in Revue Europe n°11, 2024, (LexisNexis), comm. 400.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité de l'instrument d'initiative citoyenne européenne (consultable en intégralité sur la plateforme Strada Lex Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Droit Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (309), pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : CJUE, 4 oct. 2024, aff. C-507/23, Patērētāju tiesību aizsardzības centrs (PTAC) (RGPD), in Revue Europe n°12, 2024, (LexisNexis), comm. 487.</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 29 juill. 2024, aff. jtes C-112/22 et C-223/22, CU et ND (citoyenneté), in Revue Europe n°10, 2024, (LexisNexis), comm. 362.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : CJUE, 29 juill. 2024, aff. C-769/22, Commission c. Portugal et aff. C-773/22, Commission c. Slovaquie, in Revue Europe n°10, 2024, (LexisNexis), comm. 353.</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : CJUE, 17 oct. 2024, aff. C-28/23, NFŠ (marchés publics), in Revue Europe n°12, 2024, (LexisNexis), comm. 461.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : CJUE, 19 sept. 2024, aff. C-88/23, Parfümerie Akzente, in Revue Europe n°11, 2024, (LexisNexis), comm. 400.</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : Trib. UE, 10 juill. 2024, aff. T-323/22, PH e.a. c./ Banque centrale européenne, in Revue Europe n°10, 2024, (LexisNexis), comm. 372.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire : CJUE et Trib. UE, 10 sept. 2024, aff. T-494/22, T-635/22, T-644/22, T-744/22 et C-351/22, relatives aux sanctions économiques contre la Russie, in Revue Europe n°11, 2024, (LexisNexis), comm. 429.</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indemnisation du concurrent irrégulièrement évincé : éclairer le débat par le droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Contrats et Marchés publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire : Trib. UE, 2 oct. 2024, aff. T-126/23, VC c/ EU-OSHA (marchés publics), in Revue Europe n°12, 2024, (LexisNexis), comm. 462.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...433 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011747v1</w:t>
-              </w:r>
-[...363 lines deleted...]
-                <w:t xml:space="preserve">hal-05011750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défense et illustration de la monarchie parlementaire néerlandaise dans le film Soldaat van Oranje de Paul Verhoeven</w:t>
               </w:r>
@@ -2224,165 +2224,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Défense et illustration de la monarchie parlementaire néerlandaise dans le film Soldaat van Oranje de Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit constitutionnel à l'écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Classiques Garnier, pp. 161-177., 2023, 978-2-406-15321-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« De la Belgian route à l’arrêt Zhu et Chen : ces voyages qui donnent vie au droit de l’Union européenne, à la périphérie de la notion classique d’extranéité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage et droit public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp. 75-92., 2023, 978-2-84934-702-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011676v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05011673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Réflexions sur la représentation parlementaire à la lumière de l’organisation institutionnelle de l’Union européenne »</w:t>
               </w:r>
@@ -2739,523 +2739,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’influence des structures grammaticales des langues sur l’égalité juridique entre les femmes et les hommes : une étude juridique et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été de l’EUR FRAPP 2024 : "langue/s et démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUR FRAPP Paris Est Créteil, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Role of Science in Legal Research: is it Worth Ta(c)k(l)ing the Subject in all its Acceptations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The role of science in legal research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Katerina Mitkidis; Viktoria Obolevich, Jan 2024, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU enlargement to Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cross-Border Resilience in Europe: The Russian aggression against Ukraine and its consequences on Europe and its borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birte Wassenberg, Mar 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Territorial’ Euroscepticism in Border Regions: The French-German border region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Castle Talks du Centre excellence franco-allemand Jean Monnet et des chaires Jean Monnet « Perception of Europe in Border Regions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birte Wassenberg; Pierrick Bruyas, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie linguistique et institutions : la Cour de justice de l’UE comme role-model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal Translation &amp; Interpreting on the move. Research and Professional Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Trieste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Caroline Perrin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le droit privé, invité surprise au procès néerlandais pour la protection du climat “Urgenda“ : état des lieux et perspectives » / « Private Law, Surprise Guest at the Dutch “Urgenda” Trial for the Climate Protection: State of the Art and Perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'été de l’EUR FRAPP 2024 : "langue/s et démocratie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUR FRAPP Paris Est Créteil, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">18e Congrès du RIODD Droit privé et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persécutions des minorités linguistiques et droit européen de l’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et exil – langue(s) des éxilé(s), langue(s) du pays d’accueil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabienne Gazin; Catherine Hageneau-Moizard, Feb 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011726v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05011725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of European Law on Belgian Multilingualism</w:t>
               </w:r>
@@ -3474,305 +3474,305 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender-Marking in Language Affects Gender Equality in Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Club des juristes. À l’image du Royaume-Uni, la France pourrait-elle chercher à devenir un pays sans tabac ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's Law Got to Do with it? Language and Gender Equality in Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011691v1</w:t>
-              </w:r>
-[...167 lines deleted...]
-                <w:t xml:space="preserve">hal-05011685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3784,275 +3784,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catalan, Basque and Galician are unlikely to become official EU languages, but alternatives to connect with regional language speakers are out there</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chute du gouvernement Rutte aux Pays-Bas : illustration des forces et faiblesses du régime parlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le catalan, le basque et le galicien, futures langues officielles de l’UE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La chute du gouvernement Rutte aux Pays-Bas : illustration des forces et faiblesses du régime parlementaire</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalán, euskera y gallego, ¿futuras lenguas oficiales de la UE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652338v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04652343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigé de droit constitutionnel</w:t>
               </w:r>
@@ -4406,51 +4406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruyas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432226v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317749v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652286v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Berrod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05370577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berrod" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ur34cw5cm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/multilinguisme-l-union-europeenne-9782802775904.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruyas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110924v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248407v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050779v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Berrod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05370577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berrod" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ur34cw5cm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/multilinguisme-l-union-europeenne-9782802775904.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>