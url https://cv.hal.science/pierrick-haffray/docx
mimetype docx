--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierrick Haffray </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierrick-haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8604-4562</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236200054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main interest is the improvement of ecological efficiency of aquaculture by domestication and genetic selection.After 3 years as biologist in the INRA-Ifremer experimental station of marine salmonids (SEMII, Camaret, France) and in the rainbow trout companies Pisciculture Bellet (Angoulême, France) and Truite de Bretagne (Morlaix, France), I joined in 1990 the French association of poultry and aquaculture breeders (SYSAAF, Rennes, France) to develop first commercial breeding programs in the French aquaculture, primarily in salmonids as rainbow trout or chars, followed by marine fishes as sea bass, sea bream or meagre (1992), sturgeons (1996), Pacific or flat oyster and clam (2001) and shrimps (2009).Thanks to multi-species R&D activity since 1990, I develop expertise is in the design and the implementation of breeding programs in using genomic tools, reproductive biotechnologies as sperm or larvae cryopreservation or triploidization and the application high through put phenotyping technologies for quality traits, robustness and diseases resistance to 8 different pathogens.As team manager of 10 geneticists and data scientists, we advise 23 breeding programs for 10 fish, 3 molluscs and 4 shrimps species in France, Madagascar, Mozambique, French Polynesia, New Caledonia, Mexico and Thailand.I'm also member of the Board of European Farm Animal Breeding &﻿﻿ Reproduction Technology Platform (FABRE-TP) and past member of the Labogena genotyping laboratory Board,My current major activities are now in the developement of selective breeding programs of the pearl oyster in French Polynesia, collective programs for honey bee in France and to initiate the domestication and improvement of macro-algae.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetic improvements of growth and fillet yield in gilthead seabream: A life cycle assessment from breeding to plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 613, pp.743302. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in molting time and its effects on growth and color traits in the Pacific blue shrimp Litopenaeus stylirostris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florien Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 614, pp.743479. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong genotype-by-environment interaction across contrasted sites for summer mortality syndrome in the Pacific oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lapègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dégremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 595, pp.741501. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrométries IR et Raman pour l’agrophotonique : innovations en suivi environnemental et sélection génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vrazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.42-47. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202513542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High residual additive genetic variability in a Pacific blue shrimp Litopenaeus stylirostris population after 36 generations of domestication from only 4 estimated founders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mahunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 609, pp.742835. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-density genome-wide association study points out major candidate genes for resistance to infectious pancreatic necrosis in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.04.19.649654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156973v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIS: an updated parentage assignment software managing triploids induced from diploid parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (8), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkae143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-genome comparisons reveal gain-and-loss evolution of anti-Mullerian hormone receptor type 2 as a candidate master sex-determining gene in Percidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Euclide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.141. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-024-01935-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of genomic selection for growth, meat content and colour traits in mixed-family breeding designs for the Pacific oyster &amp;lt;em&amp;gt;Crassostrea gigas&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 576, pp.739878. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole‐genome sequencing identifies interferon-induced protein IFI6/IFI27-like as a strong candidate gene for VNN resistance in European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.30. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-023-00805-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Additives in a Selected European Sea Bass (Dicentrarchus labrax) Genotype: Effects on the Stress Response and Gill Antioxidant Response to Hydrogen Peroxide (H2O2) Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serradell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genciana Terova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Rimoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Makol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (14), 2265 (20p.). </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13142265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races locales menacées d’abandon en France : actualisation des listes et extension de la démarche à de nouvelles espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of fatty acids composition in the rainbow trout Oncorhynchus mykiss by using Raman micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1191, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2021.339212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for genomic selection on feed efficiency in gilthead sea bream (Sparus aurata), based on individual feed conversion ratio, carcass and lipid traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicky Rombout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2022.101132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realised genetic gains on growth, survival, feed conversion ratio and quality traits after ten generations of multi-trait selection in rainbow trout Oncorhynchus mykiss, fed a standard diet or a “future” fish-free and soy-free diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.101363. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2022.101363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a divergent selective breeding programme on individual feed conversion ratio in Nile tilapia Oreochromis niloticus measured in groups by video-recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Douchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 548, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and potential of genomic selection to improve selective breeding in the main aquaculture species of International Council for the Exploration of the Sea (ICES) member countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad L. Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bargelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim P. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.100700. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of caviar yield, color, size and firmness using parentage assignment in an octoploid fish species, the Siberian sturgeon Acipenser baerii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malledant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Debeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 540, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.736725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Genomic Selection to Improve Disease Resistance in Two Marine Fishes, the European Sea Bass (Dicentrarchus labrax) and the Gilthead Sea Bream (Sparus aurata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.665920. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.665920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 180 Myr-old female-specific genome region in sturgeon reveals the oldest known vertebrate sex determining system with undifferentiated sex chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Höhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kreuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 376 (1832), pp.20200089. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2020.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.788. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of recent and historical effective population size in turbot, seabream, seabass and carp selective breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Saura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Morales-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00680-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we identify wild-born salmon from parentage assignment data? A case study in the Garonne-Dordogne rivers salmon restoration programme in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louarn Fauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Allamellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2021008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex identification in immature Eurasian perch ( Perca fluviatilis ) using ultrasonography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ledoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (12), pp.6046-6051. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/are.15465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genome-wide association studies of quality traits characterised using imaging technologies in Rainbow trout, Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.639223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their use in a common carp breeding program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kocour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 520, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for Genetic Improvement of Resistance to Perkinsus olseni in the Manila Clam, Ruditapes philippinarum, Using DNA Parentage Assignment and Mass Spawning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ferraresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Dalla Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vetois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.579840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX female rainbow trout: new insights using medium throughput genotyping and whole-genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74757-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to genetically increase fillet yield in fish: Relevant genetic parameters and methods to predict genetic gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 519, pp.734877. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture and genomic selection of female reproduction traits in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-06955-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of realized selection response on fillet yield in Rainbow trout Oncorhynchus mykiss, Using Sib selection or based on correlated ultrasound measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Allamellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2019.01225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow trout resistance to bacterial cold water disease: two new quantitative trait loci identified after a natural disease outbreak on a French farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brard‐fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (3), pp.293-297. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIS: An auto-adaptive parentage inference software that tolerates missing parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide estimates of genetic diversity, inbreeding and effective size of experimental and commercial rainbow trout lines undergoing selective breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0468-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of BLUP breeding values in a factorial mating design with mixed families and marker-based parentage assignment in rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 490, pp.350-354. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of Pacific oyster (Crassostrea gigas) larvae: Revisiting the practical limitations and scaling up the procedure for application to hatchery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 488, pp.227-234. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in Common Carp with in vivo morphological predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2018.00283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome based SNP discovery and validation for parentage assignment in hatchery progeny of the European abalone Haliotis tuberculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Harney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 491, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association and genomic prediction of resistance to viral nervous necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0401-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to genetically increase fillet yield in fish: New insights from simulations based on field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 486, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of morphological predictors of fillet and carcass yield in European sea bass (Dicentrarchus labrax) for application in selective breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Tyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coulombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metapopulation patterns of additive and nonadditive genetic variance in the sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (8), pp.2777-2790. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive survey on selective breeding programs and seed market in the European aquaculture fish industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (5), pp.1287-1307. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-016-9985-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure of domestic brown trout (Salmo trutta) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Bohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65, pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome d’espèces aquacoles bien au froid à la Cryobanque Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquafilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (juillet/Août), pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Fil Dor : associer sélection génétique et analyse d’impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (65), pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage assignment with genomic markers: a major advance for understanding and exploiting genetic variation of quantitative traits in farmed aquatic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2014.00432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site evaluation of the rearing performances of 5 wild populations of European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 424-425, pp.239-248. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival, growth and reproduction of cryopreserved larvae from a marine invertebrate, the pacific oyster (Crassostrea gigas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e93486. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SNP-genotyping arrays in two shellfish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lapegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Harrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heurtebise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Flahauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (4), pp.820-830. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 410-411, pp.236-244. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabilities and correlations of deformities and growth related traits in the European sea bass (Dicentrarchus labrax, L.) in four different sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilge B. Karahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice B. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (2), pp.289-299. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2109.2011.03082.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid quantification of muscle fat content and subcutaneous adipose tissue in fish using MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (2-3), pp.2008-2015. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of chilled seabass sperm conservation using a cell culture medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boryshpolets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wilson Leedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (6), pp.961-966. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.12071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative genetic correlations between production traits and head or bony tissues in large all-female rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazeiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 368-369, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2012.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting tools for the early assessment of the quality of thawed Pacific oyster (Crassostrea gigas) D-larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (2), pp.462-467. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marathon vs sprint racers: an adaptation of sperm characteristics to the reproductive strategy of Pacific oyster, turbot and seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (6), pp.956-960. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.12061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing maternal effect in salmonid families mixed since eyed stage and a posteriori DNA-pedigreed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric C. Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice B. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 150 (1-3), pp.170-178. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2012.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high genetic fragmentation in a large marine fish, the meagre Argyrosomus regius (Sciaenidae, Perciformes): impact of reproductive migration, oceanographic barriers and ecological factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ould Taleb Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flesh quality in large rainbow trout with high or low fillet yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Muscle Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.702-721. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-4573.2010.00214.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in motility, ATP content, morphology and fertilisation capacity during the movement phase of tetraploid Pacific oyster [i](Crassostrea gigas)[/i] sperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side effects of sexual maturation on heritability estimates in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (11), pp.e878-e880. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2109.2009.02448.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interactions for growth in European seabass (Dicentrarchus labrax) are large when growth rate rather than weight is considered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilge Karahan-Nomm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 306 (1-4), pp.365-368. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2010.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determination and temperature effects on turbot Scophthalmus maximus sex differentiation: An investigation using steroid sex-inverted males and females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 294 (1-2), pp.30-36. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to domestication and selection for growth in the European sea bass (Dicentrarchus labrax) in separate and mixed tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cenadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 286 (1-2), pp.20-27. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for carcass quality traits in cultured sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabourault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2009010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the heritable component of spinal deformities in the European sea bass (Dicentrarchus labrax)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 294 (3-4), pp.194-201. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful production of monosex female brook trout &amp;lt;em&amp;gt;Salvelinus fontinalis&amp;lt;/em&amp;gt; using gynogenetic sex reversed males by a combination of methyltestosterone immersion and oral treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 290 (1-2), pp.47-52. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique des poissons : quelles réalisations et quels défis pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baroiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2-3), pp.262-269. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2009.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assesment of « silent » vertebral abnormalities, bone mineralization and bone compactness in farmed rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 279, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of &amp;quot;discreet&amp;quot; vertebral abnormalities, bone mineralization and bone compactness in farmed rainbow trout.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 279, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabilities and GxE interactions for growth in the European sea bass &amp;lt;em&amp;gt;(Dicentrarchus labrax L.)&amp;lt;/em&amp;gt; using a marker-based pedigree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (1-4), pp.81-87. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different mating designs on inbreeding, genetic variance and response to selection when applying individual selection in fish breeding programs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevassus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 252, pp.161-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of heritability and genotype-environment interactions for body weight in sea bass (Dicentrarchus labrax L.) raised under communal rearing conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 254, pp.139-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonad development, growth, survival and quality traits in triploids of the protandrous hermaphrodyte gilthead seabream Sparus aurata (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Facqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 247 (1-4), pp.107-117. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2005.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the heterogeneity of lipid distribution in the flesh of brown trout&amp;lt;em&amp;gt; (Salmo trutta)&amp;lt;/em&amp;gt; by MR imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243 (1-4), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2004.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of breeding of salmonids: Gonazon™, the first officially approved inducer of ovulation in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Enright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mikolajczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (1), pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication et amélioration génétique des cheptels piscicoles français dans le cadre du SYSAAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coudurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (3), pp.243-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation histo-morphologique des malformations du squelette vertébral chez la truite arc-en-ciel (Oncorhynchus mykiss) après différents traitements de triploïdisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (1S), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2004-281s-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality traits of brown trouts (Salmo trutta) cutlets described by automated color image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 232 (1-4), pp.225-240. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0044-8486(03)00458-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of tissues mapping and flesh quality of brown trout by color image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty-Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (1), pp.120-123. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.23.120-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of rearing density, size grading and parental factors on sex ratios of the sea bass (Dicentrarchus labrax L.) in intensive aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 221 (1-4), pp.183-206. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0044-8486(02)00539-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saline preferendum for the European sea bass, Dicentrarchus labrax, larvae and juveniles: effect of salinity on early development and sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 287 (1), pp.103-117. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00502-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effects and genotype-temperature interactions on sex determination in the European Sea Bass (Dicentrarchus labrax L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 292 (5), pp.494-505. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.10071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of growth performances of three french strains of common carp (Cyprinus carpio) using hemi-isogenic scaly carp as internal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vallod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205 (1-2), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0044-8486(01)00661-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining breeding goals for future sustainable aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadasivam S. Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. New</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (4), pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the lipid content in fish muscle by a self-calibrated NMR relaxometry method: comparison with classical chemical extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (2), pp.173-178. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual growth dimorphism in sea bass Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 202 (3-4), pp.371-387. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0044-8486(01)00786-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triploidy induced by pressure shock in Arctic charr (Salvelinus alpinus) : growth, survival and maturation until the third year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.327-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in growth parameters until commercial size in diploid and triploid freshwater rainbow trout (Oncorhynvhus mykiss) and seawater brown trout (Salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 173, pp.359-375. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0044-8486(98)00460-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la teneur en lipides des filets de truite arc-en-ciel Oncorhynchus mykiss par le Torry Fish Fat Meter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Douirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18, pp.527-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoconservation du sperme et des embryons de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ogier de Baulny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Leveroni Calvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (1), pp.57-65. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.1998.11.1.3916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage assignment using microsatellites in turbot (Scophthalmus maximus) and rainbow trout (Oncorhynchus mykiss) hatchery populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. San Christobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 55, pp.715-725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-hardening rainbow trout eggs in the presence of an iodophor fails to prevent the experimental egg transmission of infectious pancreatic necrosis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Torhy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the European Association of Fish Pathologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (1), pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des rendements de carcasse et maitrise de l'état d'engraissement des poissons d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisciculture Française d'Eau Vive et d'Etang Saumâtre et Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 124, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécrose pancréatique infectieuse des salmonidés : évaluation de méthodes destinées à couper la transmission par l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Torhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Saudrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 340, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du maintien en mer ou de la période du transfert en eau douce des reproducteurs de saumon Atlantique (Salmo salar) sur la maturation sexuelle et la qualité des gamètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Normant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8, pp.135-145. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:1995010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique de la carpe commune Cyprinus carpio L. : état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guenola Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 333, pp.93-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (182)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for growth or carcass yield before the onset of the spawning season will not impact egg production for rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazeiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen, Aug 2026, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-density genome-wide association study in two cohorts of rainbow trout identifies candidate genes for resistance to infectious pancreatic necrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Diseases of Fish and Shellfish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-density genome-wide association study in two cohorts of rainbow trout identifies candidate genes for resistance to infectious pancreatic necrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Diseases of Fish and Shellfish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-DENSITY GENOME-WIDE ASSOCIATION STUDY IN TWO COHORTS OF RAINBOW TROUT IDENTIFIES CANDIDATE GENES FOR RESISTANCE TO INFECTIOUS PANCREATIC NECROSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture (ISGA XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NOVEL TOOL TO ASSIGN POLYPLOID STURGEONS (Acipenser baerii, Acipenser gueldenstaedtii) FOR CONSERVATION OR SELECTIVE BREEDING PURPOSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Debeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture (ISGA XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadiz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique des performances de production et de résistance à l'hypoxie chez des truites arc-en-ciel diploïdes et triploïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil pour la sélection génétique de deux espèces d'esturgeons polyploïdes (Acipenser baerii et Acipenser gueldenstaedtii) : un panel de marqueurs SNPs pour la reconstitution du pedigree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Debeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique des performances de production et de résistance à l'hypoxie chez des truites arc-en-ciel diploïdes et triploïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2014-2024 : MISE EN PLACE ET EVOLUTION DE LA SÉLECTION GÉNOMIQUE DANS LA FILIÈRE AQUACOLE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et inconvénient de l'amélioration génétique de l'efficacité alimentaire chez le bar : implications pour la teneur en lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for red muscle development measured using artificial intelligence and genetic correlations with growth and processing traits in rainbow trout (oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS) and the World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l’efficacité de la sélection génomique pour la résistance à la nodavirose chez le bar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de variants génétiques améliorant les performances de production et de découpe chez la truite arc-en-ciel de grande taille par séquençage de génomes entiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACTOTRUITE, un projet d‘amélioration de la résilience de la filière truite face à l’émergence d’une bactériose en Bretagne, la lactococcose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and drawbacks of genetically selecting more efficient sea bass: implications for lipid traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENETIC PARAMETERS FOR RED MUSCLE DEVELOPMENT AND GENETIC CORRELATIONS WITH GROWTH AND PROCESSING TRAITS IN RAINBOW TROUT (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAS, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCOUNTING FOR A MIXTURE OF DIPLOID AND TRIPLOID FISH IN GENETIC EVALUATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASDAR ABEILLE : Première estimation de paramètres et de valeurs génétiques chez l'abeille avec l'abeille ligérienne 6 ème Journées Techniques Inter-Filières SYSAAF -11 et 12 octobre, Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Jaouahdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOME WIDE ASSOCIATION STUDIES OF PRODUCTION TRAITS IN RAINBOW TROUT USING WHOLE GENOME SEQUENCING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN R-BASED PIPELINE FOR GENOTYPE CALLING AND PARENTAGE ASSIGNMENT OF TRIPLOID OFFSPRING TO THEIR DIPLOID PARENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-generational validation of candidate DNA variants for resistance to Viral Nervous Necrosis and Vibrio harveyi in European seabass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a breeding programme for oysters invited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Boudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Massieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping for Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax) identified by whole genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomix : Estimation de l'héritabilité de spectres Raman et premiers résultats d'évaluation phénomique chez la truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03889117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFI6, an interferon alpha induced protein, identified by whole genome sequencing as involved in Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 10 generations of selection on growth, feed efficiency, processing and lipid traits in rainbow trout fed a standard or a &amp;quot;future&amp;quot; fish-free, soy-free diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics In Aquaculture 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des performances de la truite arc-en-ciel après 10 générations de sélection et réponse à un aliment standard ou « futur » sans produits de poisson ni soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of genomic selection on production and quality traits and linkage disequilibrium in Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genome-wide association study of resistance to acute hyperthermia in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE SÉLECTION SUR LA PERFORMANCE TRIPLOÏDES EST-ELLE NÉCESSAIRE EN TRUTTICULTURE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7emes Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Jaouahdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine de la résistance à la nécrose nerveuse virale chez le bar identifiée par séquençage du génome entier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHOLE GENOME SEQUENCING TO REFINE THE DETECTION OF QTL FOR VIRAL NERVOUS NECROSIS IN EUROPEAN SEA BASS (DICENTRARCHUS LABRAX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th symposium on Genomics in Aquaculture Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study of hypoxia stress tolerance in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a selection to improve turbot (Scophthalmus maximus) resistance to Edwardsiellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aquaculture 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic correlations between processing traits and individual feed efficiency in a gilthead sea bream (Sparus aurata) commercial line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining data from successive cohorts to increase the accuracy of estimated breeding values: a case study in a gilthead sea bream (Sparus aurata) commercial line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien J.-S. Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2020 online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a selection to improve turbot (Scophthalmus maximus) resistance to edwardsiellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAFP 2021 - 20th International Conference on Diseases of Fish and Shellfish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aberdeen - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of genetic gain in rainbow trout fed standard of “future” diet after 10 generations of multi-trait selection in the Aqualande selective breeding program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association studies revealed one strong effect QTL for viral nervous necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à 10 générations de sélection multicaractères chez la truite chez Aqualande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of fatty acids in the rainbow trout Oncorhynchus mykiss: a Raman scattering spectroscopy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Bari, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON51198.2020.9203514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilité d’amélioration génétique de l’efficacité alimentaire chez le tilapia du Nil – projet DADA-EAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6emes Journées Recheche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of fish feeds and feeding strategies for genetically superior fish from breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torrecillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R. Tocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontanillas Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORTIOR Genetics, a platform to enhance disease resistance by genetic selection in aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on Diseases of Fish and Shellfish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS reveals several genomic regions governing spontaneous XX-maleness in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to genetically increase fillet yield in fish: relevant genetic parameters and methods for the estimation of genetic gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their utilization in common carp breeding program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la sélection sur le rendement de filet chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Allamelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors of variation of genomic selection accuracy for female reproduction traits with a constant reference population size of rainbow trouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference - Quantitative genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORTIOR Genetics, une plate-forme pour améliorer la résistance aux maladies des poissons d'élevage par sélection génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculinisation spontanée chez la truite arc-en-ciel : de nouvelles régions du génome identifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'efficacité alimentaire des poissons en utilisant une nouvelle méthode de phénotypage en aquarium individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high genetic correlation for egg production traits between two successive spawning in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Acin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Biology of Fish Gametes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic predictions for female reproduction traits in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research conference - Quantitative genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction génotype x aliment: que sait-on, où va-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de caractères de résistance à cinq pathologies dans les schémas de sélection commerciale de truite, bar et daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of resistance to gastroenteritis (rtge) and rainbow trout fry syndrome (rtfs) in rainbow trout oncorhynchus mykiss and their genetic correlations with production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIS: A new auto-adaptive parentage inference software tolerant to missing parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful realized selection response for fillet yield in rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study and genomic evaluations for resistance to Viral Nervous Necrosis in wild populations of European seabass Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for disease resistance in farmed fish in the era of high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kocour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Veselý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des puces pour prédire l’avenir…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpelllier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in common carp with in vivo morphological predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-family estimation of genetic parameters of growth, morphologic, immune and behavioral traits in the european abalone Haliotis tuberculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chenevert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high genetic correlation for egg production traits between two successive spawning in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Acin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabilities of resistance to VNN and vibriosis and genetic correlations with production traits and processing yields in two selected commercial lines of the European sea bass Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tiriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Pallandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first demonstration of realized selection response for fillet yield in fish, in rainbow trout oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium for Genetics in Aquaculture (ISGA XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic estimates of diversity between and within french rainbow trout populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2018 - World Aquaculture Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of caviar production in DNA-pedigreed octoploid Siberian sturgeon (Acipenser baerii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malledant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of genetic diversity throughout the genome in rainbow trout populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Genetics in Aquaculture (IAGA). INT., Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of resistance to Viral Nervous Necrosis in wild populations of the European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congreso nacional de Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Zaragoza, Spain. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of resistance to Viral Nervous Necrosis and genetic correlations with production traits in wild populations of the European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESEA : développement de la sélection génomique chez le bar et la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génomique chez les poissons marins, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAMN (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing successful aquaculture breeding programs: the keys to success in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI congreso nacional de acuicultura - Journée Franco Espagnole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritabilité de la résistance à la nécrose nerveuse virale de populations sauvages de Bar/Loup (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on sélectionner sur le rendement de filet chez les poissons ? (et chez le bar en particulier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAMN (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic correlations between processing traits and disease resistance to pasteurellosis in a French hatchery population of gilthead sea bream (Sparus aurata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cariou Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Ventre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Breeding Technologies (CRISP...) et OGM: Quésaco ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'imagerie et d'ultrasons pour l'amélioration du rendement en chair par sélection génétique de la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dofungo Ouatarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we select fish for improved fillet yield? A simulation study using base data from three different species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of genetic resistance to Viral Nervous Necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédicteurs morphologiques du rendement chez le bar: projet BAR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Tyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coulombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance génétique à l'entérite chez la truite ? Interaction avec la flavobactériose et les caractères de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of indirect predictors of gutted and fillet yields in the gilthead sea bream Sparus aurata in using 2D camera, 3D digitizer and ultrasound technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dofungo Ouatarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Ventre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we select for fillet yield in fish ? A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish Breeders' Round Table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génétique : un outil pour diminuer l’empreinte écologique de la pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5emes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoaqua : la cryobanque des espèces aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Centres de Ressources Biologiques (CRB), des infrastructures au service de l'innovation et des biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlanpole Biotherapies., Mar 2015, Cesson-Sévigné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can selective breeding for growth or fillet yield decrease environmental impact of fish farming? a gilthead sea bream (Sparus aurata) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of Pacific Oyster larvae: a limited but promising survival!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRB-Anim Biennal Seminar 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Feb 2015, Paris, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by diet interactions on growth and processing traits in rainbow trout ([i]Oncorhynchus mykiss[/i]), European sea bass ([i]Dicentrarchus labrax[/i]), gilthead sea bream ([i]Sparus aurata[/i]) and meagre [i](Argyrosomus regius)[/i] fed diets with almost complete substitution of both fish meal and fish oil by vegetal ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprint of: Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout [i](Oncorhynchus mykiss)[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Auburn, United States. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterile rainbow trout - experience from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUANOR Industry day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELTIC : SELection chez la Truite Arc-en-Ciel pour l'Indice de Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de l'assignation de parenté chez une espèce octoploïde, l'esturgeon sibérien Acipenser baeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques Aquacoles du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of lipids heterogeneity estimated by direct (MRI) or indirect (artificial vision, Fat Meter) technologies in the fillet of large rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh storage and cryopreservation of siberian sturgeon &amp;lt;em&amp;gt;Acipenser baeri&amp;lt;/em&amp;gt; sperm in hatchery conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mallédant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on The Biology of Fish Gametes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Albufeira, Portugal. 261 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an efficient parentage assignment methodology for selective breeding of the octoploid Siberian sturgeon Acipenser baeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture conference: to the next 40 years of suatainable aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thawed pacific oyster &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;(Crassostrea gigas)&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; embryos grow and reproduce at the same rate as fresh ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on The Biology of Fish Gametes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Albufeira, Portugal. 261 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetic improvement by selective breeding: a gilthead sea bream aquaculture case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on LCA in the Agri-Food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. pp.694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting for processing yields: genetic parameters of non lethal indirect criteria in rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auburn University. USA., Jun 2012, Auburn, United States. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILD'OR : Amélioration des programmes de sélection sur la croissance et la qualité chez la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric C. Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du SFAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures d'échantillonnage pour la conservation des espèces aquacoles dans la cryobanque nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignation de parenté chez une espèce octoploïde, l'esturgeon sibérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid R. Mahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du SFAM Syndicat français de l'aquaculture marine et nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart morphology and malformations genetic parameters in rainbow trout (Oncorhynchus mykiss), genetic correlations with production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul P. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Mazeiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auburn University. USA., Jun 2012, Auburn, United States. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication and selection for growth induce a genetic sex-ratio shift towards females in a European sea bass (&amp;lt;em&amp;gt;Dicentrarchus labrax&amp;lt;/em&amp;gt;) population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fild'Or : Bases génétiques pour l'amélioration de la qualité de la daurade royale d'élevage Sparus aurata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des matières premières de l'aliment : conséquences sur la qualité des chairs de truite et de bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new parental assignment tool for complex mating and large number of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoaqua : la cryobanque centralisée pour les ressources aquacoles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas G. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques et fonctionnelles de la résistance à la bactérie Flavobacterium psychrophilum chez la truite arc-en-ciel (O. mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GENANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, NA, France. pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de protocoles de conservation en frais et de congélation du sperme éjaculé d'esturgeon sibérien (Acipenser baeri), en condition de production en entreprise de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mallédant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitytruite&amp;quot; : l'IRM comme méthode de quantification rapide du gras intramusculaire et du tissu adipeux sous cutané des darnes de truite arc-en-ciel (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacement des matières premières de l'aliment : conséquences sur la qualité de la chair de truite et de bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences environnementales des objectifs de sélection génétique des poissons : le cas de la daurade. Programme Fild'Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la conservation du sperme de bar (Dicentrarchus labrax) par apport de différents milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boryshpolets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marathon &amp;lt;em&amp;gt;vs&amp;lt;/em&amp;gt; sprint racers: an adaptation of sperm characteristics to the reproductive strategy of pacific oyster, turbot and seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Workshop on the Biology of Fish Gametes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage assignment in octoploid species: the case of the Siberian sturgeon Acipenser baeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish Breeders' Round Table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Stavanger, Norway. 11 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we obtain monosex sea bass populations through selective breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions génotype-milieu sur la croissance chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. 14 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro storage of rainbow trout eggs at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of population sex ratios by domestication and artificial selection in the European sea bass (Dicentrarchus labrax L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Génétique "Genetics, Epigenetics and Evolution of Sex Chromosomes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategic research agenda: aquaculture breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Sonesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sélectionner pour la qualité ? Quelles évolutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Le Touquet, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation at D-stage allows long term survival of Pacific oyster (Crassostrea gigas) thawed larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serean Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mingant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiomar10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Québec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour image analysis as a possible tool to quantify carcass and flesh quality in a rainbow trout selective breeding program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital imaging in fisheries biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Písek, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of culling on bias of BLUP estimates - case of fish species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for an improved disease resistance using factorial mating designs and molecular based pedigree in fish: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the specific role of SYSAAF in the poultry, fish and shellfish brood stock genetic improvement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desnoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise du sexe chez les salmonidés : ajustement de techniques et perspectives pour de nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison multilocale des performances en élevage de cinq populations naturelles de bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Recherche Filière Piscicole, 1-2 juillet 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non genetic maternal effects on juvenile growth in rainbow trout Oncorhynchus mykiss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th fish &amp; shellfish larviculture symposium, 7-10 September 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Ghent, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An audit of genetic and breeding practices of French hatcheries involved in salmon and trout restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Levadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on the restoration of fish populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dusseldorf, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique du bar : performances en élevage de souches sauvages, réponses directes et corrélées à la sélection croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées Techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de modification de qualité technologique chez les poissons sélectionnés pour la croissance : exemples de la truite fario et du bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for growth and flesh quality traits in large freshwater-reared rainbow trout (Oncorhynchus mykiss) groups, mass selected or not for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Genetics in Aquaculture (IAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de paramètres génétiques : attention aux effets de la maturation sexuelle !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevassus-Au-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la domestication et de la sélection chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Domestication et durabilité en aquaculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la sélection individuelle par indexation sur collatéraux: application aux critères de qualité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du SFAMN Syndicat Français de l'Aquaculture Marine et Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing quality of selected fish: quasi-absence of correlated responses to selection for growth in the brown trout [i]Salmo trutta[/i] and in the sea bass [i]Dicentrarchus labrax[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitytruite&amp;quot; : Élaboration d'une méthode de sélection sur les rendements de découpe et la qualité de la chair combinant sélection massale et familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-local evaluation of the rearing performances of 5 natural populations of European sea bass (Dicentrarchus labrax).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium for Genetics in Aquaculture, 23-26 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bangkok, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances en élevage de 5 populations naturelles de bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Syndicat Français d'Aquaculture Marine et Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm quality in diploid and tetraploid Pacific oysters Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flesh quality in rainbow trout with high or low fillet yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost Action 925. Possible new technologies to estimate the muscle fiber number for use in animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Viborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendements de découpe et qualité de la chair chez trois espèces de salmonidés : la truite arc-en-ciel, la truite fario et le saumon atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of Aquagenome activities and introduction of the workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Didcock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture training workshop for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. Présentation Power point</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term storage of tetraploid Crassostrea gigas spermatozoa to sustain commercial triploid spat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Marine Mollusc Physiology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish sperm cryopreservation in France: from laboratory studies to application in selective breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Imv Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Maisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative genetic determinism of sex-ratio in the European seabass (Dicentrarchus labrax L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des résultats du projet &amp;quot;Triplofimer&amp;quot;: fiabilité et qualité de la production de naissains triploïdes d'huître creuse (Crassostrea gigas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle Ifremer - écloseurs français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nantes, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bar, une espèce à fort potentiel pour l'amélioration génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and temperature sex determination in the turbot Scophthalmus maximus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baroiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.S264, </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendements au filetage et qualité de la chair chez trois espèces de salmonidés : le saumon atlantique, la truite arc-en-ciel et la truite fario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabilities and G×E interactions for growth in the European sea bass (Dicentrarchus labrax L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.S253-S254, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pressure or thermal treatments on triploïd yields and malformations up to swim up stage in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Houis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.S265, </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme morphologique du rendement en filets chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection sur le sexe chez le bar : comment produire des populations riches en femelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des rendements au filetage et au parage en pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique du SYSAAF (Syndicat des Sélectionneurs Avicoles Aquacoles Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of sea bass to selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Meeting of Project Competus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Milano, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la chair chez des truites (Oncorhynchus mykiss) à haut et bas rendements en filet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. pp.203-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truitafilet: Effets de la sélection croissance sur la qualité de la truite commune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper+/Qualitytruite : Evaluation et amélioration de la procédure de sélection PROSPER: optimisation des méthodes actuelles et introduction d'indexations sur collatéraux sur des critères de qualité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jegaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'outils de gestion des gamètes mâles d'huîtres creuses Crassostrea gigas diploïdes et tétraploïdes à des fins de conservation et de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque National du BRG Bureau des Ressources Génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières estimations d'héritabilité et d'interactions génotype environnement pour le poids chez le bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM, 10 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of triploidy treatments and oocyte ageing on triploidy succes and spontaneous triploidisation in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aegerter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Salvador, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes anomalies squelettiques du complexe urophore chez la truite arc-en-ciel (Oncorhynchus mykiss) après différents traitements de triploïdisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIF 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of triploidy on the protandrous hermaphrodite gilthead seabream, Sparus aurata (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Facqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress on genetics in aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation histo-morphologique des malformations du squelette vertébral chez la truite arc-en-ciel (Oncorhynchus mykiss) après différents traitements de triploïdisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIF 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation and carcass quality traits in seawater adult brown trout : correlated responses to selection for freshwater body length growth and triploidy selection interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Genetics in Aquaculture (ISGA )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Queensland, Australia. pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact techniques de triploïdisation sur les facteurs de qualité chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée de la Pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of tissues mapping and flesh quality of brown trout by color image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la distribution des tissus et de la couleur dans la truite Fario par analyse d'image couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty-Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées technologiques : instrumentation et capteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in growth parameters until commercial size in diploid and triploid freshwater rainbow trout (Oncorhynchus mykiss) and seawater brown trout (salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des rendements de carcasse et maitrise de l'état d'engraissement des poissons d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Aquaculture, Journée INRA de rencontre recherche profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paramètres morphométriques chez la truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Douirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Bordeaux aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Bordeaux, France. pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diluent osmolality on the fertilizing ability of spermatozoa in atlantic salmon Salmo salar kept in sea water or transferred to fresh water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Maisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop on Gamete and Embryo Storage and Cryopreservation in Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Marly-Le-Roy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHORT-TERM CHILLED PRESERVATION OF LITOPENAEUS STYLIROSTRIS SPERMATOPHORES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc André Lafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Tchou Fouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LactoTruite, a project to increase the resilience of trout farms towards the emergence of lactococcosis in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Oberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Diseases of fish and shellfish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL FINE MAPPING FOR RESISTANCE TO INFECTIOUS PANCREATIC NECROSIS USING A 665K SNP ARRAY IN RAINBOW TROUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lucca (Barga), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'effets potentiels de croisements entre lignées et réponse à la sélection sur des caractères de découpe chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation de deux QTLs d’importance pour la résistance à la NPI dans une lignée commerciale de truite française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7emes Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS LA PRODUCTION DE POPULATIONS MONOSEXE FEMELLE D'ESTURGEON SIBERIEN (ACIPENSER BAERII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bonpunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Debeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malledant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes JRFP - Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving resistance to acute hyperthermia by genomic selection to adapt rainbow trout lines to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS SELECTION ON TRIPLOID INDIVIDUALS PERFORMANCES USEFUL IN RAINBOW TROUT (ONCORHYNCHUS MYKISS) BREEDING PROGRAMS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics In Aquaculture 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerta Varas, Chile. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of artificial intelligence to predict fillet yield in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Chalioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of genomic selection by imputation in sea bass and sea bream to improve processing traits and resistance to Viral Nervous Necrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOME-WIDE ASSOCIATION STUDY OF INFECTIOUS PANCREATIC NECROSIS IN TWO SUCCESSIVE GENERATIONS OF RAINBOW TROUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Madeira, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An image analysis pipeline for molluscs shells phenotyping: Development and validation on the pacific oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dégremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diversité génétique entre et intra lignées françaises de truite arc en ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019, Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of within-group mass selection on threshold trait and successive mass or index selection on continuous trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany. , pp.363, 2019, Our future growing from water</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors of variation of genomic selection accuracy for female reproduction traits with a constant reference population size of rainbow trouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Quantitative Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lucca (Barga), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique et sélection génomique des caractères de reproduction femelle chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic predictions for female reproduction traits in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Quantitative Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la masculinisation spontanée dans les élevages français de truite arc-en-ciel monosexe femelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Le Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a 57K Single Nucleotide Polymorphism array for European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAINBOW TROUT RESISTANCE TO Flavobacterium psychrophilum: A GENOME WIDE ASSOCIATION STUDY IN A FRENCH POPULATION AFTER A NATURAL DISEASE OUTBREAK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018, AQUA 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for growth and colour traits in Pacific blue shrimp Litopenaeus stylirostris in a mixed family design with SNP parentage assignement in New-Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahunon H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best-Ov : Evaluation des paramètres génétiques des caractères de ponte chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.52, 2016, JRFP 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISEGG : un système de comptage et mesure automatisé des oeufs de truite par analyse d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.45, 2016, JRFP 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability and gxe interactions of disease resistance to summer spat mortalities in the pacific oyster crassostrea gigas using bayesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lapegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gonzalez-Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Genetics in Aquaculture (ISGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. ELSEVIER SCIENCE BV, Aquaculture, 472, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined dam rotational mating and dna-parentage assignment to estimate genetic parameters of growth and quality traits in a mass spawning fish species, the asian sea bass lates calcarifer reared in the java sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fitrianis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wahjudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muhyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture (ISGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELSEVIER SCIENCE BV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Aquaculture, 472 (Special Issue: SI), 2017, ISGA XII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative additive genetic basis of high feed substitution by plant ingredients in four major fish species farmed in temperate and southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , pp.136, 2014, Adding value. Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de la capacité de quatre espèces piscicoles à utiliser de l'aliment à forts taux de végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014, 4èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthodologie efficace d'assignation de parenté chez l'esturgeon sibérien&amp;lt;em&amp;gt; Acipenser baeri&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Recherche Filière Piscicole (JRFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’efficacité d’une sélection contre la mortalité avec génotypage a posteriori des candidats et collatéraux soumis à un challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.105-105, 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of intramuscular fat and subcutaneous adipose tissue in rainbow trout using MRI and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Annual Conference on Carcass Evaluation, Meat Quality, Software and Traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dublin, Ireland. 2012, First annual Conference on Carcass Evaluation, Meat Quality, Software and Traceability</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation in vitro à basse température d'oeufs de truite arc-en-ciel non fécondés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques de critères indirects pour améliorer l’efficacité alimentaire chez la truite arc-en-ciel : variations du poids pendant le jeune et la croissance compensatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of indirect criteria for improving feed efficiency in rainbow trout: body weight variations during feed deprivation and refeeding periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium for Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Auburn, United States. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype x environment interactions for growth rate in European sea bass (&amp;lt;em&amp;gt;Dicentrarchus labrax&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2010 (EAS) « Seafarming tomorrow »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Porto, Portugal. pp.1-3, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pre-selection for growth on the bias of BLUP estimates of breeding values for a secondary trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Porto, Portugal. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la chair chez des truites (Oncorhynchus mykiss) à haut et bas rendements en filet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France. 2007, 2èmes Journées d'Animation Scientifique du Département PHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Gonazon™ in rainbow trout, the first officially approved inducer of ovulation in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sambroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Enright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomek Mikolajczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MNHN Museum National d'Histoire Naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cybium, 32 (S2), 2008, Comptes-Rendus / Proceedings “8th International Symposium on Reproductive Physiology of Fish (ISRPF)”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CryoAqua, Cryobanque pour les espèces aquacoles (poissons, mollusques …)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biotechnologies marines dans le Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europôle Mer Ed.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-51, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging as a tool to quantify the adiposity distribution in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Royal Society of Chemistry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Food Science: a view to the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2001, 978-0854048700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guenola Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les carpes, biologie et élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0585-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture : quels enjeux ? Au labo avant la mise à l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional basis of rainbow trout (O. mykiss) resistance to Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.121-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A white paper on genomics in European Aquaculture Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Sundell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Mcandrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX female rainbow trout: new insights using medium throughput genotyping and whole-genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 180 My-old female-specific genome region in sturgeon reveals the oldest known vertebrate sex determining system with undifferentiated sex chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Höhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kreuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Y-specific duplication/insertion of the anti-Mullerian hormone type II receptor gene based on a chromosome-scale genome assembly of yellow perch, Perca flavescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude concernant l’actualisation, la définition et les exemples de valorisation des races locales, rustiques, menacées Volet 1 -Races menacées - Actualisation des listes de races menacées - Extension de la réflexion aux abeilles et aux espèces aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILD'OR - Bases génétiques et écologiques pour l'amélioration de la qualité de la daurade royale d'élevage Sparus aurata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SIVAL NL: 2009-1227 &amp; FEP n°33073-2009, FranceAgriMer. 2012, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualityTruite 2. Optimisation des nouveaux programmes de sélection généalogique de type Prosper+ sur les rendements de découpe et la qualité de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 083/08/C &amp; 30900/2009, FranceAgriMer. 2011, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualityTruite. Introduction d'une évaluation généalogique qualitative en sélection de type PROSPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ofimer n°037/05/C &amp; Ifop n° 206/2005, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et qualité de la production de naissains triploïdes d'huître creuse (Crassostrea gigas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 052/05/C, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des rendements au filetage et au parage en pisciculture &amp;quot;TRUITAFILET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final de la convention OFIMER 076/04/C, Office National Interprofessionnel des Produits de la Mer et de l’Aquaculture (France). 2006, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise génétique et alimentaire de l'adiposité et des rendements de découpe chez les poissons d'élevage. Programme AQS NCF24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Irstea. 2005, 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation des procédures de congélation en paillettes de semences d'espèces avicoles et piscicoles à des fins de conservatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des hétérogénéités d'adiposité et de couleur de la chair de poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marty-Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] A1001 [Décisions d’aide n°98.P.0486, 98.P.0487, 98.P.0488], Syndicat des Sélectionneurs Avicoles et Aquacoles Français. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'osmoregulation sur la reproduction du saumon atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Heydorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA/IFREMER--3372/B, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02858182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d'un programme de sélection massale sur la croissance chez la truite arc-en-ciel par introduction d'une sélection BLUP pour des caractères de qualités grâce aux empreintes génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique animale. Agrocampus Ouest, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018NSARC136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02145732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId916"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierrick Haffray </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierrick-haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8604-4562</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236200054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main interest is the improvement of ecological efficiency of aquaculture by domestication and genetic selection.After 3 years as biologist in the INRA-Ifremer experimental station of marine salmonids (SEMII, Camaret, France) and in the rainbow trout companies Pisciculture Bellet (Angoulême, France) and Truite de Bretagne (Morlaix, France), I joined in 1990 the French association of poultry and aquaculture breeders (SYSAAF, Rennes, France) to develop first commercial breeding programs in the French aquaculture, primarily in salmonids as rainbow trout or chars, followed by marine fishes as sea bass, sea bream or meagre (1992), sturgeons (1996), Pacific or flat oyster and clam (2001) and shrimps (2009).Thanks to multi-species R&D activity since 1990, I develop expertise is in the design and the implementation of breeding programs in using genomic tools, reproductive biotechnologies as sperm or larvae cryopreservation or triploidization and the application high through put phenotyping technologies for quality traits, robustness and diseases resistance to 8 different pathogens.As team manager of 10 geneticists and data scientists, we advise 23 breeding programs for 10 fish, 3 molluscs and 4 shrimps species in France, Madagascar, Mozambique, French Polynesia, New Caledonia, Mexico and Thailand.I'm also member of the Board of European Farm Animal Breeding &﻿﻿ Reproduction Technology Platform (FABRE-TP) and past member of the Labogena genotyping laboratory Board,My current major activities are now in the developement of selective breeding programs of the pearl oyster in French Polynesia, collective programs for honey bee in France and to initiate the domestication and improvement of macro-algae.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetic improvements of growth and fillet yield in gilthead seabream: A life cycle assessment from breeding to plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 613, pp.743302. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in molting time and its effects on growth and color traits in the Pacific blue shrimp Litopenaeus stylirostris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florien Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 614, pp.743479. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong genotype-by-environment interaction across contrasted sites for summer mortality syndrome in the Pacific oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lapègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dégremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 595, pp.741501. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrométries IR et Raman pour l’agrophotonique : innovations en suivi environnemental et sélection génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vrazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.42-47. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202513542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High residual additive genetic variability in a Pacific blue shrimp Litopenaeus stylirostris population after 36 generations of domestication from only 4 estimated founders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mahunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 609, pp.742835. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-density genome-wide association study points out major candidate genes for resistance to infectious pancreatic necrosis in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.04.19.649654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156973v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIS: an updated parentage assignment software managing triploids induced from diploid parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (8), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkae143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-genome comparisons reveal gain-and-loss evolution of anti-Mullerian hormone receptor type 2 as a candidate master sex-determining gene in Percidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Euclide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.141. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-024-01935-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of genomic selection for growth, meat content and colour traits in mixed-family breeding designs for the Pacific oyster &amp;lt;em&amp;gt;Crassostrea gigas&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 576, pp.739878. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole‐genome sequencing identifies interferon-induced protein IFI6/IFI27-like as a strong candidate gene for VNN resistance in European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.30. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-023-00805-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races locales menacées d’abandon en France : actualisation des listes et extension de la démarche à de nouvelles espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Additives in a Selected European Sea Bass (Dicentrarchus labrax) Genotype: Effects on the Stress Response and Gill Antioxidant Response to Hydrogen Peroxide (H2O2) Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serradell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genciana Terova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Rimoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Makol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (14), 2265 (20p.). </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13142265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of fatty acids composition in the rainbow trout Oncorhynchus mykiss by using Raman micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1191, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2021.339212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for genomic selection on feed efficiency in gilthead sea bream (Sparus aurata), based on individual feed conversion ratio, carcass and lipid traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicky Rombout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2022.101132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realised genetic gains on growth, survival, feed conversion ratio and quality traits after ten generations of multi-trait selection in rainbow trout Oncorhynchus mykiss, fed a standard diet or a “future” fish-free and soy-free diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.101363. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2022.101363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a divergent selective breeding programme on individual feed conversion ratio in Nile tilapia Oreochromis niloticus measured in groups by video-recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Douchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 548, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of caviar yield, color, size and firmness using parentage assignment in an octoploid fish species, the Siberian sturgeon Acipenser baerii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malledant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Debeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 540, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.736725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and potential of genomic selection to improve selective breeding in the main aquaculture species of International Council for the Exploration of the Sea (ICES) member countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad L. Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bargelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim P. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.100700. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Genomic Selection to Improve Disease Resistance in Two Marine Fishes, the European Sea Bass (Dicentrarchus labrax) and the Gilthead Sea Bream (Sparus aurata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.665920. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.665920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 180 Myr-old female-specific genome region in sturgeon reveals the oldest known vertebrate sex determining system with undifferentiated sex chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Höhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kreuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 376 (1832), pp.20200089. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2020.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of recent and historical effective population size in turbot, seabream, seabass and carp selective breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Saura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Morales-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.85. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00680-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.788. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we identify wild-born salmon from parentage assignment data? A case study in the Garonne-Dordogne rivers salmon restoration programme in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louarn Fauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Allamellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2021008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex identification in immature Eurasian perch ( Perca fluviatilis ) using ultrasonography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ledoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (12), pp.6046-6051. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/are.15465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genome-wide association studies of quality traits characterised using imaging technologies in Rainbow trout, Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.639223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their use in a common carp breeding program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kocour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 520, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for Genetic Improvement of Resistance to Perkinsus olseni in the Manila Clam, Ruditapes philippinarum, Using DNA Parentage Assignment and Mass Spawning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ferraresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Dalla Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vetois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.579840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX female rainbow trout: new insights using medium throughput genotyping and whole-genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74757-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to genetically increase fillet yield in fish: Relevant genetic parameters and methods to predict genetic gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 519, pp.734877. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture and genomic selection of female reproduction traits in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-06955-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of realized selection response on fillet yield in Rainbow trout Oncorhynchus mykiss, Using Sib selection or based on correlated ultrasound measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Allamellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2019.01225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow trout resistance to bacterial cold water disease: two new quantitative trait loci identified after a natural disease outbreak on a French farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brard‐fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (3), pp.293-297. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIS: An auto-adaptive parentage inference software that tolerates missing parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide estimates of genetic diversity, inbreeding and effective size of experimental and commercial rainbow trout lines undergoing selective breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0468-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of Pacific oyster (Crassostrea gigas) larvae: Revisiting the practical limitations and scaling up the procedure for application to hatchery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 488, pp.227-234. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of BLUP breeding values in a factorial mating design with mixed families and marker-based parentage assignment in rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 490, pp.350-354. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in Common Carp with in vivo morphological predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2018.00283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome based SNP discovery and validation for parentage assignment in hatchery progeny of the European abalone Haliotis tuberculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Harney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 491, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to genetically increase fillet yield in fish: New insights from simulations based on field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 486, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association and genomic prediction of resistance to viral nervous necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0401-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of morphological predictors of fillet and carcass yield in European sea bass (Dicentrarchus labrax) for application in selective breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Tyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coulombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metapopulation patterns of additive and nonadditive genetic variance in the sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (8), pp.2777-2790. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive survey on selective breeding programs and seed market in the European aquaculture fish industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (5), pp.1287-1307. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-016-9985-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure of domestic brown trout (Salmo trutta) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Bohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65, pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome d’espèces aquacoles bien au froid à la Cryobanque Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquafilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (juillet/Août), pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Fil Dor : associer sélection génétique et analyse d’impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (65), pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage assignment with genomic markers: a major advance for understanding and exploiting genetic variation of quantitative traits in farmed aquatic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2014.00432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival, growth and reproduction of cryopreserved larvae from a marine invertebrate, the pacific oyster (Crassostrea gigas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e93486. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site evaluation of the rearing performances of 5 wild populations of European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 424-425, pp.239-248. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SNP-genotyping arrays in two shellfish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lapegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Harrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heurtebise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Flahauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (4), pp.820-830. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 410-411, pp.236-244. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabilities and correlations of deformities and growth related traits in the European sea bass (Dicentrarchus labrax, L.) in four different sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilge B. Karahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice B. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (2), pp.289-299. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2109.2011.03082.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid quantification of muscle fat content and subcutaneous adipose tissue in fish using MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (2-3), pp.2008-2015. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of chilled seabass sperm conservation using a cell culture medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boryshpolets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wilson Leedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (6), pp.961-966. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.12071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative genetic correlations between production traits and head or bony tissues in large all-female rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazeiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 368-369, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2012.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marathon vs sprint racers: an adaptation of sperm characteristics to the reproductive strategy of Pacific oyster, turbot and seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (6), pp.956-960. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.12061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting tools for the early assessment of the quality of thawed Pacific oyster (Crassostrea gigas) D-larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (2), pp.462-467. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing maternal effect in salmonid families mixed since eyed stage and a posteriori DNA-pedigreed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric C. Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice B. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 150 (1-3), pp.170-178. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2012.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high genetic fragmentation in a large marine fish, the meagre Argyrosomus regius (Sciaenidae, Perciformes): impact of reproductive migration, oceanographic barriers and ecological factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ould Taleb Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flesh quality in large rainbow trout with high or low fillet yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Muscle Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.702-721. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-4573.2010.00214.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in motility, ATP content, morphology and fertilisation capacity during the movement phase of tetraploid Pacific oyster [i](Crassostrea gigas)[/i] sperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side effects of sexual maturation on heritability estimates in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (11), pp.e878-e880. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2109.2009.02448.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interactions for growth in European seabass (Dicentrarchus labrax) are large when growth rate rather than weight is considered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilge Karahan-Nomm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 306 (1-4), pp.365-368. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2010.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determination and temperature effects on turbot Scophthalmus maximus sex differentiation: An investigation using steroid sex-inverted males and females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 294 (1-2), pp.30-36. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for carcass quality traits in cultured sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabourault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2009010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to domestication and selection for growth in the European sea bass (Dicentrarchus labrax) in separate and mixed tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cenadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 286 (1-2), pp.20-27. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the heritable component of spinal deformities in the European sea bass (Dicentrarchus labrax)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 294 (3-4), pp.194-201. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful production of monosex female brook trout &amp;lt;em&amp;gt;Salvelinus fontinalis&amp;lt;/em&amp;gt; using gynogenetic sex reversed males by a combination of methyltestosterone immersion and oral treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 290 (1-2), pp.47-52. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique des poissons : quelles réalisations et quels défis pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baroiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2-3), pp.262-269. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2009.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assesment of « silent » vertebral abnormalities, bone mineralization and bone compactness in farmed rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 279, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of &amp;quot;discreet&amp;quot; vertebral abnormalities, bone mineralization and bone compactness in farmed rainbow trout.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 279, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabilities and GxE interactions for growth in the European sea bass &amp;lt;em&amp;gt;(Dicentrarchus labrax L.)&amp;lt;/em&amp;gt; using a marker-based pedigree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (1-4), pp.81-87. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different mating designs on inbreeding, genetic variance and response to selection when applying individual selection in fish breeding programs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevassus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 252, pp.161-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of heritability and genotype-environment interactions for body weight in sea bass (Dicentrarchus labrax L.) raised under communal rearing conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 254, pp.139-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonad development, growth, survival and quality traits in triploids of the protandrous hermaphrodyte gilthead seabream Sparus aurata (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Facqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 247 (1-4), pp.107-117. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2005.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the heterogeneity of lipid distribution in the flesh of brown trout&amp;lt;em&amp;gt; (Salmo trutta)&amp;lt;/em&amp;gt; by MR imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243 (1-4), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2004.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of breeding of salmonids: Gonazon™, the first officially approved inducer of ovulation in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Enright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mikolajczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (1), pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication et amélioration génétique des cheptels piscicoles français dans le cadre du SYSAAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coudurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (3), pp.243-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation histo-morphologique des malformations du squelette vertébral chez la truite arc-en-ciel (Oncorhynchus mykiss) après différents traitements de triploïdisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (1S), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2004-281s-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality traits of brown trouts (Salmo trutta) cutlets described by automated color image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 232 (1-4), pp.225-240. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0044-8486(03)00458-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of tissues mapping and flesh quality of brown trout by color image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty-Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (1), pp.120-123. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.23.120-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of rearing density, size grading and parental factors on sex ratios of the sea bass (Dicentrarchus labrax L.) in intensive aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 221 (1-4), pp.183-206. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0044-8486(02)00539-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saline preferendum for the European sea bass, Dicentrarchus labrax, larvae and juveniles: effect of salinity on early development and sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 287 (1), pp.103-117. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00502-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effects and genotype-temperature interactions on sex determination in the European Sea Bass (Dicentrarchus labrax L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 292 (5), pp.494-505. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.10071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining breeding goals for future sustainable aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadasivam S. Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. New</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (4), pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of growth performances of three french strains of common carp (Cyprinus carpio) using hemi-isogenic scaly carp as internal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vallod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205 (1-2), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0044-8486(01)00661-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the lipid content in fish muscle by a self-calibrated NMR relaxometry method: comparison with classical chemical extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (2), pp.173-178. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual growth dimorphism in sea bass Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 202 (3-4), pp.371-387. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0044-8486(01)00786-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triploidy induced by pressure shock in Arctic charr (Salvelinus alpinus) : growth, survival and maturation until the third year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.327-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in growth parameters until commercial size in diploid and triploid freshwater rainbow trout (Oncorhynvhus mykiss) and seawater brown trout (Salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 173, pp.359-375. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0044-8486(98)00460-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la teneur en lipides des filets de truite arc-en-ciel Oncorhynchus mykiss par le Torry Fish Fat Meter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Douirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18, pp.527-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoconservation du sperme et des embryons de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ogier de Baulny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Leveroni Calvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (1), pp.57-65. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.1998.11.1.3916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage assignment using microsatellites in turbot (Scophthalmus maximus) and rainbow trout (Oncorhynchus mykiss) hatchery populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. San Christobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 55, pp.715-725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-hardening rainbow trout eggs in the presence of an iodophor fails to prevent the experimental egg transmission of infectious pancreatic necrosis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Torhy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the European Association of Fish Pathologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (1), pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des rendements de carcasse et maitrise de l'état d'engraissement des poissons d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisciculture Française d'Eau Vive et d'Etang Saumâtre et Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 124, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécrose pancréatique infectieuse des salmonidés : évaluation de méthodes destinées à couper la transmission par l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Torhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Saudrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 340, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du maintien en mer ou de la période du transfert en eau douce des reproducteurs de saumon Atlantique (Salmo salar) sur la maturation sexuelle et la qualité des gamètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Normant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8, pp.135-145. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:1995010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique de la carpe commune Cyprinus carpio L. : état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guenola Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 333, pp.93-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (182)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for growth or carcass yield before the onset of the spawning season will not impact egg production for rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazeiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen, Aug 2026, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-density genome-wide association study in two cohorts of rainbow trout identifies candidate genes for resistance to infectious pancreatic necrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Diseases of Fish and Shellfish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FilDor : associer sélection génétique et analyse d'impact environnemental des élevages de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Montmorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-density genome-wide association study in two cohorts of rainbow trout identifies candidate genes for resistance to infectious pancreatic necrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Diseases of Fish and Shellfish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-DENSITY GENOME-WIDE ASSOCIATION STUDY IN TWO COHORTS OF RAINBOW TROUT IDENTIFIES CANDIDATE GENES FOR RESISTANCE TO INFECTIOUS PANCREATIC NECROSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture (ISGA XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NOVEL TOOL TO ASSIGN POLYPLOID STURGEONS (Acipenser baerii, Acipenser gueldenstaedtii) FOR CONSERVATION OR SELECTIVE BREEDING PURPOSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Debeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture (ISGA XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadiz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique des performances de production et de résistance à l'hypoxie chez des truites arc-en-ciel diploïdes et triploïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil pour la sélection génétique de deux espèces d'esturgeons polyploïdes (Acipenser baerii et Acipenser gueldenstaedtii) : un panel de marqueurs SNPs pour la reconstitution du pedigree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Debeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique des performances de production et de résistance à l'hypoxie chez des truites arc-en-ciel diploïdes et triploïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2014-2024 : MISE EN PLACE ET EVOLUTION DE LA SÉLECTION GÉNOMIQUE DANS LA FILIÈRE AQUACOLE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et inconvénient de l'amélioration génétique de l'efficacité alimentaire chez le bar : implications pour la teneur en lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for red muscle development measured using artificial intelligence and genetic correlations with growth and processing traits in rainbow trout (oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS) and the World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de variants génétiques améliorant les performances de production et de découpe chez la truite arc-en-ciel de grande taille par séquençage de génomes entiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l’efficacité de la sélection génomique pour la résistance à la nodavirose chez le bar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACTOTRUITE, un projet d‘amélioration de la résilience de la filière truite face à l’émergence d’une bactériose en Bretagne, la lactococcose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and drawbacks of genetically selecting more efficient sea bass: implications for lipid traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENETIC PARAMETERS FOR RED MUSCLE DEVELOPMENT AND GENETIC CORRELATIONS WITH GROWTH AND PROCESSING TRAITS IN RAINBOW TROUT (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAS, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCOUNTING FOR A MIXTURE OF DIPLOID AND TRIPLOID FISH IN GENETIC EVALUATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASDAR ABEILLE : Première estimation de paramètres et de valeurs génétiques chez l'abeille avec l'abeille ligérienne 6 ème Journées Techniques Inter-Filières SYSAAF -11 et 12 octobre, Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Jaouahdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOME WIDE ASSOCIATION STUDIES OF PRODUCTION TRAITS IN RAINBOW TROUT USING WHOLE GENOME SEQUENCING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN R-BASED PIPELINE FOR GENOTYPE CALLING AND PARENTAGE ASSIGNMENT OF TRIPLOID OFFSPRING TO THEIR DIPLOID PARENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a breeding programme for oysters invited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Boudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-generational validation of candidate DNA variants for resistance to Viral Nervous Necrosis and Vibrio harveyi in European seabass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Massieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping for Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax) identified by whole genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03889117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomix : Estimation de l'héritabilité de spectres Raman et premiers résultats d'évaluation phénomique chez la truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 10 generations of selection on growth, feed efficiency, processing and lipid traits in rainbow trout fed a standard or a &amp;quot;future&amp;quot; fish-free, soy-free diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics In Aquaculture 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFI6, an interferon alpha induced protein, identified by whole genome sequencing as involved in Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genome-wide association study of resistance to acute hyperthermia in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des performances de la truite arc-en-ciel après 10 générations de sélection et réponse à un aliment standard ou « futur » sans produits de poisson ni soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of genomic selection on production and quality traits and linkage disequilibrium in Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Jaouahdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE SÉLECTION SUR LA PERFORMANCE TRIPLOÏDES EST-ELLE NÉCESSAIRE EN TRUTTICULTURE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7emes Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine de la résistance à la nécrose nerveuse virale chez le bar identifiée par séquençage du génome entier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHOLE GENOME SEQUENCING TO REFINE THE DETECTION OF QTL FOR VIRAL NERVOUS NECROSIS IN EUROPEAN SEA BASS (DICENTRARCHUS LABRAX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th symposium on Genomics in Aquaculture Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study of hypoxia stress tolerance in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a selection to improve turbot (Scophthalmus maximus) resistance to Edwardsiellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aquaculture 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic correlations between processing traits and individual feed efficiency in a gilthead sea bream (Sparus aurata) commercial line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a selection to improve turbot (Scophthalmus maximus) resistance to edwardsiellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAFP 2021 - 20th International Conference on Diseases of Fish and Shellfish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aberdeen - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining data from successive cohorts to increase the accuracy of estimated breeding values: a case study in a gilthead sea bream (Sparus aurata) commercial line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien J.-S. Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2020 online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of genetic gain in rainbow trout fed standard of “future” diet after 10 generations of multi-trait selection in the Aqualande selective breeding program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association studies revealed one strong effect QTL for viral nervous necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à 10 générations de sélection multicaractères chez la truite chez Aqualande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of fatty acids in the rainbow trout Oncorhynchus mykiss: a Raman scattering spectroscopy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Bari, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON51198.2020.9203514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilité d’amélioration génétique de l’efficacité alimentaire chez le tilapia du Nil – projet DADA-EAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6emes Journées Recheche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORTIOR Genetics, a platform to enhance disease resistance by genetic selection in aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on Diseases of Fish and Shellfish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of fish feeds and feeding strategies for genetically superior fish from breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torrecillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R. Tocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontanillas Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS reveals several genomic regions governing spontaneous XX-maleness in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to genetically increase fillet yield in fish: relevant genetic parameters and methods for the estimation of genetic gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORTIOR Genetics, une plate-forme pour améliorer la résistance aux maladies des poissons d'élevage par sélection génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors of variation of genomic selection accuracy for female reproduction traits with a constant reference population size of rainbow trouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference - Quantitative genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their utilization in common carp breeding program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la sélection sur le rendement de filet chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Allamelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'efficacité alimentaire des poissons en utilisant une nouvelle méthode de phénotypage en aquarium individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculinisation spontanée chez la truite arc-en-ciel : de nouvelles régions du génome identifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high genetic correlation for egg production traits between two successive spawning in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Acin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Biology of Fish Gametes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic predictions for female reproduction traits in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research conference - Quantitative genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction génotype x aliment: que sait-on, où va-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de caractères de résistance à cinq pathologies dans les schémas de sélection commerciale de truite, bar et daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIS: A new auto-adaptive parentage inference software tolerant to missing parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of resistance to gastroenteritis (rtge) and rainbow trout fry syndrome (rtfs) in rainbow trout oncorhynchus mykiss and their genetic correlations with production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study and genomic evaluations for resistance to Viral Nervous Necrosis in wild populations of European seabass Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des puces pour prédire l’avenir…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpelllier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for disease resistance in farmed fish in the era of high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kocour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Veselý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful realized selection response for fillet yield in rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in common carp with in vivo morphological predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Kause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high genetic correlation for egg production traits between two successive spawning in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Acin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-family estimation of genetic parameters of growth, morphologic, immune and behavioral traits in the european abalone Haliotis tuberculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chenevert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first demonstration of realized selection response for fillet yield in fish, in rainbow trout oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium for Genetics in Aquaculture (ISGA XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabilities of resistance to VNN and vibriosis and genetic correlations with production traits and processing yields in two selected commercial lines of the European sea bass Dicentrarchus labrax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tiriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Pallandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of caviar production in DNA-pedigreed octoploid Siberian sturgeon (Acipenser baerii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malledant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of genetic diversity throughout the genome in rainbow trout populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Genetics in Aquaculture (IAGA). INT., Jul 2018, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic estimates of diversity between and within french rainbow trout populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2018 - World Aquaculture Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of resistance to Viral Nervous Necrosis in wild populations of the European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congreso nacional de Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Zaragoza, Spain. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of resistance to Viral Nervous Necrosis and genetic correlations with production traits in wild populations of the European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESEA : développement de la sélection génomique chez le bar et la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génomique chez les poissons marins, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAMN (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritabilité de la résistance à la nécrose nerveuse virale de populations sauvages de Bar/Loup (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Khanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on sélectionner sur le rendement de filet chez les poissons ? (et chez le bar en particulier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAMN (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing successful aquaculture breeding programs: the keys to success in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI congreso nacional de acuicultura - Journée Franco Espagnole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic correlations between processing traits and disease resistance to pasteurellosis in a French hatchery population of gilthead sea bream (Sparus aurata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cariou Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Ventre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Breeding Technologies (CRISP...) et OGM: Quésaco ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'imagerie et d'ultrasons pour l'amélioration du rendement en chair par sélection génétique de la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dofungo Ouatarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we select fish for improved fillet yield? A simulation study using base data from three different species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of genetic resistance to Viral Nervous Necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Palaiokostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédicteurs morphologiques du rendement chez le bar: projet BAR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Tyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coulombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance génétique à l'entérite chez la truite ? Interaction avec la flavobactériose et les caractères de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of indirect predictors of gutted and fillet yields in the gilthead sea bream Sparus aurata in using 2D camera, 3D digitizer and ultrasound technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dofungo Ouatarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Ventre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we select for fillet yield in fish ? A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish Breeders' Round Table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génétique : un outil pour diminuer l’empreinte écologique de la pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5emes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoaqua : la cryobanque des espèces aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Centres de Ressources Biologiques (CRB), des infrastructures au service de l'innovation et des biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlanpole Biotherapies., Mar 2015, Cesson-Sévigné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can selective breeding for growth or fillet yield decrease environmental impact of fish farming? a gilthead sea bream (Sparus aurata) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of Pacific Oyster larvae: a limited but promising survival!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRB-Anim Biennal Seminar 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Feb 2015, Paris, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprint of: Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout [i](Oncorhynchus mykiss)[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Auburn, United States. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by diet interactions on growth and processing traits in rainbow trout ([i]Oncorhynchus mykiss[/i]), European sea bass ([i]Dicentrarchus labrax[/i]), gilthead sea bream ([i]Sparus aurata[/i]) and meagre [i](Argyrosomus regius)[/i] fed diets with almost complete substitution of both fish meal and fish oil by vegetal ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterile rainbow trout - experience from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUANOR Industry day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELTIC : SELection chez la Truite Arc-en-Ciel pour l'Indice de Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de l'assignation de parenté chez une espèce octoploïde, l'esturgeon sibérien Acipenser baeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques Aquacoles du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh storage and cryopreservation of siberian sturgeon &amp;lt;em&amp;gt;Acipenser baeri&amp;lt;/em&amp;gt; sperm in hatchery conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mallédant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on The Biology of Fish Gametes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Albufeira, Portugal. 261 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of lipids heterogeneity estimated by direct (MRI) or indirect (artificial vision, Fat Meter) technologies in the fillet of large rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an efficient parentage assignment methodology for selective breeding of the octoploid Siberian sturgeon Acipenser baeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture conference: to the next 40 years of suatainable aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thawed pacific oyster &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;(Crassostrea gigas)&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; embryos grow and reproduce at the same rate as fresh ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on The Biology of Fish Gametes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Albufeira, Portugal. 261 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetic improvement by selective breeding: a gilthead sea bream aquaculture case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on LCA in the Agri-Food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. pp.694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILD'OR : Amélioration des programmes de sélection sur la croissance et la qualité chez la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric C. Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du SFAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting for processing yields: genetic parameters of non lethal indirect criteria in rainbow trout Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auburn University. USA., Jun 2012, Auburn, United States. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart morphology and malformations genetic parameters in rainbow trout (Oncorhynchus mykiss), genetic correlations with production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul P. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Mazeiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auburn University. USA., Jun 2012, Auburn, United States. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignation de parenté chez une espèce octoploïde, l'esturgeon sibérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid R. Mahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du SFAM Syndicat français de l'aquaculture marine et nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures d'échantillonnage pour la conservation des espèces aquacoles dans la cryobanque nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fild'Or : Bases génétiques pour l'amélioration de la qualité de la daurade royale d'élevage Sparus aurata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication and selection for growth induce a genetic sex-ratio shift towards females in a European sea bass (&amp;lt;em&amp;gt;Dicentrarchus labrax&amp;lt;/em&amp;gt;) population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des matières premières de l'aliment : conséquences sur la qualité des chairs de truite et de bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques et fonctionnelles de la résistance à la bactérie Flavobacterium psychrophilum chez la truite arc-en-ciel (O. mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GENANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, NA, France. pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new parental assignment tool for complex mating and large number of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoaqua : la cryobanque centralisée pour les ressources aquacoles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas G. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de protocoles de conservation en frais et de congélation du sperme éjaculé d'esturgeon sibérien (Acipenser baeri), en condition de production en entreprise de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mallédant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacement des matières premières de l'aliment : conséquences sur la qualité de la chair de truite et de bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences environnementales des objectifs de sélection génétique des poissons : le cas de la daurade. Programme Fild'Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitytruite&amp;quot; : l'IRM comme méthode de quantification rapide du gras intramusculaire et du tissu adipeux sous cutané des darnes de truite arc-en-ciel (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la conservation du sperme de bar (Dicentrarchus labrax) par apport de différents milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boryshpolets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marathon &amp;lt;em&amp;gt;vs&amp;lt;/em&amp;gt; sprint racers: an adaptation of sperm characteristics to the reproductive strategy of pacific oyster, turbot and seabass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Workshop on the Biology of Fish Gametes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage assignment in octoploid species: the case of the Siberian sturgeon Acipenser baeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish Breeders' Round Table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Stavanger, Norway. 11 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we obtain monosex sea bass populations through selective breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions génotype-milieu sur la croissance chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. 14 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro storage of rainbow trout eggs at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of population sex ratios by domestication and artificial selection in the European sea bass (Dicentrarchus labrax L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Génétique "Genetics, Epigenetics and Evolution of Sex Chromosomes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategic research agenda: aquaculture breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Komen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Sonesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sélectionner pour la qualité ? Quelles évolutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Le Touquet, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation at D-stage allows long term survival of Pacific oyster (Crassostrea gigas) thawed larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serean Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mingant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiomar10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Québec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour image analysis as a possible tool to quantify carcass and flesh quality in a rainbow trout selective breeding program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital imaging in fisheries biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Písek, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of culling on bias of BLUP estimates - case of fish species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the specific role of SYSAAF in the poultry, fish and shellfish brood stock genetic improvement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desnoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for an improved disease resistance using factorial mating designs and molecular based pedigree in fish: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise du sexe chez les salmonidés : ajustement de techniques et perspectives pour de nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison multilocale des performances en élevage de cinq populations naturelles de bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Recherche Filière Piscicole, 1-2 juillet 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An audit of genetic and breeding practices of French hatcheries involved in salmon and trout restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Levadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on the restoration of fish populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dusseldorf, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non genetic maternal effects on juvenile growth in rainbow trout Oncorhynchus mykiss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th fish &amp; shellfish larviculture symposium, 7-10 September 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Ghent, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for growth and flesh quality traits in large freshwater-reared rainbow trout (Oncorhynchus mykiss) groups, mass selected or not for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Genetics in Aquaculture (IAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de modification de qualité technologique chez les poissons sélectionnés pour la croissance : exemples de la truite fario et du bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique du bar : performances en élevage de souches sauvages, réponses directes et corrélées à la sélection croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées Techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de paramètres génétiques : attention aux effets de la maturation sexuelle !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevassus-Au-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la domestication et de la sélection chez le bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Domestication et durabilité en aquaculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la sélection individuelle par indexation sur collatéraux: application aux critères de qualité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du SFAMN Syndicat Français de l'Aquaculture Marine et Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm quality in diploid and tetraploid Pacific oysters Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing quality of selected fish: quasi-absence of correlated responses to selection for growth in the brown trout [i]Salmo trutta[/i] and in the sea bass [i]Dicentrarchus labrax[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-local evaluation of the rearing performances of 5 natural populations of European sea bass (Dicentrarchus labrax).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium for Genetics in Aquaculture, 23-26 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bangkok, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances en élevage de 5 populations naturelles de bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Syndicat Français d'Aquaculture Marine et Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitytruite&amp;quot; : Élaboration d'une méthode de sélection sur les rendements de découpe et la qualité de la chair combinant sélection massale et familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flesh quality in rainbow trout with high or low fillet yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost Action 925. Possible new technologies to estimate the muscle fiber number for use in animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Viborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendements de découpe et qualité de la chair chez trois espèces de salmonidés : la truite arc-en-ciel, la truite fario et le saumon atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term storage of tetraploid Crassostrea gigas spermatozoa to sustain commercial triploid spat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Marine Mollusc Physiology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of Aquagenome activities and introduction of the workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Didcock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture training workshop for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. Présentation Power point</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish sperm cryopreservation in France: from laboratory studies to application in selective breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Imv Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Maisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative genetic determinism of sex-ratio in the European seabass (Dicentrarchus labrax L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des résultats du projet &amp;quot;Triplofimer&amp;quot;: fiabilité et qualité de la production de naissains triploïdes d'huître creuse (Crassostrea gigas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle Ifremer - écloseurs français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nantes, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bar, une espèce à fort potentiel pour l'amélioration génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and temperature sex determination in the turbot Scophthalmus maximus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baroiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.S264, </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendements au filetage et qualité de la chair chez trois espèces de salmonidés : le saumon atlantique, la truite arc-en-ciel et la truite fario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabilities and G×E interactions for growth in the European sea bass (Dicentrarchus labrax L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.S253-S254, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pressure or thermal treatments on triploïd yields and malformations up to swim up stage in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Houis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.S265, </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme morphologique du rendement en filets chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection sur le sexe chez le bar : comment produire des populations riches en femelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des rendements au filetage et au parage en pisciculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique du SYSAAF (Syndicat des Sélectionneurs Avicoles Aquacoles Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of sea bass to selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Meeting of Project Competus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Milano, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la chair chez des truites (Oncorhynchus mykiss) à haut et bas rendements en filet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. pp.203-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'outils de gestion des gamètes mâles d'huîtres creuses Crassostrea gigas diploïdes et tétraploïdes à des fins de conservation et de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque National du BRG Bureau des Ressources Génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truitafilet: Effets de la sélection croissance sur la qualité de la truite commune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper+/Qualitytruite : Evaluation et amélioration de la procédure de sélection PROSPER: optimisation des méthodes actuelles et introduction d'indexations sur collatéraux sur des critères de qualité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jegaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières estimations d'héritabilité et d'interactions génotype environnement pour le poids chez le bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SFAM, 10 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of triploidy treatments and oocyte ageing on triploidy succes and spontaneous triploidisation in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aegerter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Aquaculture 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Salvador, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes anomalies squelettiques du complexe urophore chez la truite arc-en-ciel (Oncorhynchus mykiss) après différents traitements de triploïdisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIF 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of triploidy on the protandrous hermaphrodite gilthead seabream, Sparus aurata (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bruant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Facqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress on genetics in aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation histo-morphologique des malformations du squelette vertébral chez la truite arc-en-ciel (Oncorhynchus mykiss) après différents traitements de triploïdisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIF 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation and carcass quality traits in seawater adult brown trout : correlated responses to selection for freshwater body length growth and triploidy selection interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Genetics in Aquaculture (ISGA )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Queensland, Australia. pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact techniques de triploïdisation sur les facteurs de qualité chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée de la Pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of tissues mapping and flesh quality of brown trout by color image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la distribution des tissus et de la couleur dans la truite Fario par analyse d'image couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marty-Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées technologiques : instrumentation et capteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in growth parameters until commercial size in diploid and triploid freshwater rainbow trout (Oncorhynchus mykiss) and seawater brown trout (salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des rendements de carcasse et maitrise de l'état d'engraissement des poissons d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Aquaculture, Journée INRA de rencontre recherche profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paramètres morphométriques chez la truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Douirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Bordeaux aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Bordeaux, France. pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diluent osmolality on the fertilizing ability of spermatozoa in atlantic salmon Salmo salar kept in sea water or transferred to fresh water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Maisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop on Gamete and Embryo Storage and Cryopreservation in Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Marly-Le-Roy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LactoTruite, a project to increase the resilience of trout farms towards the emergence of lactococcosis in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Oberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Diseases of fish and shellfish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHORT-TERM CHILLED PRESERVATION OF LITOPENAEUS STYLIROSTRIS SPERMATOPHORES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc André Lafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Tchou Fouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL FINE MAPPING FOR RESISTANCE TO INFECTIOUS PANCREATIC NECROSIS USING A 665K SNP ARRAY IN RAINBOW TROUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lucca (Barga), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'effets potentiels de croisements entre lignées et réponse à la sélection sur des caractères de découpe chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation de deux QTLs d’importance pour la résistance à la NPI dans une lignée commerciale de truite française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7emes Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS LA PRODUCTION DE POPULATIONS MONOSEXE FEMELLE D'ESTURGEON SIBERIEN (ACIPENSER BAERII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bonpunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Debeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malledant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes JRFP - Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving resistance to acute hyperthermia by genomic selection to adapt rainbow trout lines to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Prchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of artificial intelligence to predict fillet yield in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Chalioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS SELECTION ON TRIPLOID INDIVIDUALS PERFORMANCES USEFUL IN RAINBOW TROUT (ONCORHYNCHUS MYKISS) BREEDING PROGRAMS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Genetics In Aquaculture 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerta Varas, Chile. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of genomic selection by imputation in sea bass and sea bream to improve processing traits and resistance to Viral Nervous Necrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An image analysis pipeline for molluscs shells phenotyping: Development and validation on the pacific oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dégremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOME-WIDE ASSOCIATION STUDY OF INFECTIOUS PANCREATIC NECROSIS IN TWO SUCCESSIVE GENERATIONS OF RAINBOW TROUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Madeira, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diversité génétique entre et intra lignées françaises de truite arc en ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019, Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of within-group mass selection on threshold trait and successive mass or index selection on continuous trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany. , pp.363, 2019, Our future growing from water</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors of variation of genomic selection accuracy for female reproduction traits with a constant reference population size of rainbow trouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Quantitative Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lucca (Barga), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique et sélection génomique des caractères de reproduction femelle chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic predictions for female reproduction traits in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Quantitative Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la masculinisation spontanée dans les élevages français de truite arc-en-ciel monosexe femelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Le Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a 57K Single Nucleotide Polymorphism array for European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAINBOW TROUT RESISTANCE TO Flavobacterium psychrophilum: A GENOME WIDE ASSOCIATION STUDY IN A FRENCH POPULATION AFTER A NATURAL DISEASE OUTBREAK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018, AQUA 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for growth and colour traits in Pacific blue shrimp Litopenaeus stylirostris in a mixed family design with SNP parentage assignement in New-Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahunon H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best-Ov : Evaluation des paramètres génétiques des caractères de ponte chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.52, 2016, JRFP 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISEGG : un système de comptage et mesure automatisé des oeufs de truite par analyse d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.45, 2016, JRFP 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability and gxe interactions of disease resistance to summer spat mortalities in the pacific oyster crassostrea gigas using bayesian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lapegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gonzalez-Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Genetics in Aquaculture (ISGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. ELSEVIER SCIENCE BV, Aquaculture, 472, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined dam rotational mating and dna-parentage assignment to estimate genetic parameters of growth and quality traits in a mass spawning fish species, the asian sea bass lates calcarifer reared in the java sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fitrianis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wahjudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muhyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture (ISGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELSEVIER SCIENCE BV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Aquaculture, 472 (Special Issue: SI), 2017, ISGA XII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative additive genetic basis of high feed substitution by plant ingredients in four major fish species farmed in temperate and southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , pp.136, 2014, Adding value. Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de la capacité de quatre espèces piscicoles à utiliser de l'aliment à forts taux de végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014, 4èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthodologie efficace d'assignation de parenté chez l'esturgeon sibérien&amp;lt;em&amp;gt; Acipenser baeri&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Recherche Filière Piscicole (JRFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’efficacité d’une sélection contre la mortalité avec génotypage a posteriori des candidats et collatéraux soumis à un challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.105-105, 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation in vitro à basse température d'oeufs de truite arc-en-ciel non fécondés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of intramuscular fat and subcutaneous adipose tissue in rainbow trout using MRI and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Annual Conference on Carcass Evaluation, Meat Quality, Software and Traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dublin, Ireland. 2012, First annual Conference on Carcass Evaluation, Meat Quality, Software and Traceability</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques de critères indirects pour améliorer l’efficacité alimentaire chez la truite arc-en-ciel : variations du poids pendant le jeune et la croissance compensatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of indirect criteria for improving feed efficiency in rainbow trout: body weight variations during feed deprivation and refeeding periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium for Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Auburn, United States. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype x environment interactions for growth rate in European sea bass (&amp;lt;em&amp;gt;Dicentrarchus labrax&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2010 (EAS) « Seafarming tomorrow »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Porto, Portugal. pp.1-3, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pre-selection for growth on the bias of BLUP estimates of breeding values for a secondary trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Porto, Portugal. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la chair chez des truites (Oncorhynchus mykiss) à haut et bas rendements en filet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France. 2007, 2èmes Journées d'Animation Scientifique du Département PHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Gonazon™ in rainbow trout, the first officially approved inducer of ovulation in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sambroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Enright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomek Mikolajczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MNHN Museum National d'Histoire Naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cybium, 32 (S2), 2008, Comptes-Rendus / Proceedings “8th International Symposium on Reproductive Physiology of Fish (ISRPF)”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CryoAqua, Cryobanque pour les espèces aquacoles (poissons, mollusques …)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biotechnologies marines dans le Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europôle Mer Ed.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-51, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging as a tool to quantify the adiposity distribution in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Royal Society of Chemistry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Food Science: a view to the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2001, 978-0854048700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guenola Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les carpes, biologie et élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0585-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture : quels enjeux ? Au labo avant la mise à l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional basis of rainbow trout (O. mykiss) resistance to Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.121-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A white paper on genomics in European Aquaculture Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Sundell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Mcandrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX female rainbow trout: new insights using medium throughput genotyping and whole-genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 180 My-old female-specific genome region in sturgeon reveals the oldest known vertebrate sex determining system with undifferentiated sex chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Höhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kreuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Y-specific duplication/insertion of the anti-Mullerian hormone type II receptor gene based on a chromosome-scale genome assembly of yellow perch, Perca flavescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude concernant l’actualisation, la définition et les exemples de valorisation des races locales, rustiques, menacées Volet 1 -Races menacées - Actualisation des listes de races menacées - Extension de la réflexion aux abeilles et aux espèces aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FILD'OR - Bases génétiques et écologiques pour l'amélioration de la qualité de la daurade royale d'élevage Sparus aurata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SIVAL NL: 2009-1227 &amp; FEP n°33073-2009, FranceAgriMer. 2012, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualityTruite 2. Optimisation des nouveaux programmes de sélection généalogique de type Prosper+ sur les rendements de découpe et la qualité de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 083/08/C &amp; 30900/2009, FranceAgriMer. 2011, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualityTruite. Introduction d'une évaluation généalogique qualitative en sélection de type PROSPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ofimer n°037/05/C &amp; Ifop n° 206/2005, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et qualité de la production de naissains triploïdes d'huître creuse (Crassostrea gigas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 052/05/C, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des rendements au filetage et au parage en pisciculture &amp;quot;TRUITAFILET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final de la convention OFIMER 076/04/C, Office National Interprofessionnel des Produits de la Mer et de l’Aquaculture (France). 2006, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise génétique et alimentaire de l'adiposité et des rendements de découpe chez les poissons d'élevage. Programme AQS NCF24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Irstea. 2005, 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation des procédures de congélation en paillettes de semences d'espèces avicoles et piscicoles à des fins de conservatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des hétérogénéités d'adiposité et de couleur de la chair de poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marty-Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] A1001 [Décisions d’aide n°98.P.0486, 98.P.0487, 98.P.0488], Syndicat des Sélectionneurs Avicoles et Aquacoles Français. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'osmoregulation sur la reproduction du saumon atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Heydorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA/IFREMER--3372/B, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02858182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d'un programme de sélection massale sur la croissance chez la truite arc-en-ciel par introduction d'une sélection BLUP pour des caractères de qualités grâce aux empreintes génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique animale. Agrocampus Ouest, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018NSARC136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02145732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId916"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C1EF62C"/>
+    <w:nsid w:val="E9134F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrick-haffray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8604-4562" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236200054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florien Enez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Thillier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Claveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743479" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683671v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lap&#232;gue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741501" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chahal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Corvec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrazel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513542" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahunon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lorgeoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742835" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156973v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.19.649654" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae143" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739878" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serradell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genciana Terova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rimoldi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Makol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13142265" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Badeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry P" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812229v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101363" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737572" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad L. Aslam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bargelloni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P. Bean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100700" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malledant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736725" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.665920" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin H&#246;hne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kreuz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0089" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Saura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Caballero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Santiago" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Morales-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00680-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louarn Fauchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamellou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bosc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledor&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/are.15465" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kause" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734993" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03038575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Smits" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ferraresso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dalla Rovere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vetois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.579840" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74757-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150887v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734877" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938176v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acin Perez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06955-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627462v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01225" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166481v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12777" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13103" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764389v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mingant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Diss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.01.023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00283" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626095v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachambre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826622v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bruant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0401-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674984v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.12.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595276v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puledda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Tyran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulombet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2832" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608617v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chavanne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Janssen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Hofherr" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Contini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-016-9985-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bohling" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.04.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167147v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Acosta-Alba" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cariou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222768v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641452v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00432" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Garouste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Vergnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9K7ZQMP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205087v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093486" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lapegue" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harrang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heurtebise" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Flahauw" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donnadieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12230" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877146v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.06.016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7K046SC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000404v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge B. Karahan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Chatain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Chavanne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Bardon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2011.03082.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZSX4KG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.131" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4SXWBQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205060v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boryshpolets" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wilson Leedy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12071" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000352v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.023" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00693177v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Mercier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rimond" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mingant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.02.014" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766671v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donval" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12061" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000366v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Petit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. Chatain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.08.017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9JD3BNK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597510v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould Taleb Sidi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prista" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205020v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Uyanik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Davenel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4573.2010.00214.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205008v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brizard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Le Coz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.01.021" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193666v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2009.02448.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193440v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Karahan-Nomm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merdy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.05.025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668561v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leb&#232;gue" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guennoc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.05.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJHGWFJS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663646v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cenadelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.09.008" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193427v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saillant" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabourault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Laureau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193361v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bardon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.018" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666332v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.01.029" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGB56K3G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666416v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0291" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402546v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Deschamps" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacem" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ventura" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courty" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.03.036" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDF783TK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418681v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ventura" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courty" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666809v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.12.032" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654282v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656150v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saillant" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675073v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bruand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Facqueur" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.02.037" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WVZBDB0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681605v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toussaint" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.09.029" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQS6F6BQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675922v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Enright" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mikolajczyk" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680912v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678166v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Kacem" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meunier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2004-281s-004" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583812v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty Mahe" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brossard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(03)00458-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZNTNZ5S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674772v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty-Mah&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loise" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.23.120-123" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/932D7B08CCCB3CFD3108F12ACCA53E63D908559A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680904v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Menu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(02)00539-2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J38RSRF0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674762v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00502-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS7XJHXL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671985v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.10071" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB53B3F9B038802438CED7343DC4F3E2D01BA457/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679898v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peignon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Komen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(01)00661-5" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVPDLZCX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670664v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Komen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. New" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olesen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580468v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Toussaint" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.1012" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JWXCVC7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672021v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(01)00786-4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B5SDLHC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669979v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vauchez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697832v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vall&#233;e" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vauchez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(98)00460-8" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1575NLXW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698176v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douirin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vallet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691783v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ogier de Baulny" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Leveroni Calvi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1998.11.1.3916" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697087v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. San Christobal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694801v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Torhy" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697981v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Faur&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vallet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693625v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Saudrais" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715308v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Normant" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Loir" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:1995010" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2722852799480D70A3390C0650FEBFFD433EACD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699974v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guenola Hollebecq" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513400v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268214v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297875v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103203v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picchi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156471v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755046v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223905v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103165v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796774v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462891v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721326v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462867v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brunier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103175v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696893v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513341v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103188v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755026v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386716v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386683v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385840v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462852v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331651v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boudry" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386542v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178939v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185413v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013016v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chenier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_567" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779084v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386701v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Labb&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116026v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198176v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villa" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peyrou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187498v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cariou" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien J.-S. Bruant" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373927v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187469v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187464v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187441v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cannone" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187450v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torrecillas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Tocher" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontanillas Ramon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165367v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cabon" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187446v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317178v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kause" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734410v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamelou" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788345v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165392v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182569v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264927v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666024v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Acin Perez" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787972v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187439v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264929v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738108v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187121v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264916v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187164v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Khanh Doan" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156780v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vesel&#253;" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156824v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012648v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011386v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachambre" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huchette" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenevert" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665921v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187102v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tiriau" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Pallandre" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264933v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courant" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193895v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Ambrosio" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665891v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735029v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155395v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.05.011" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156682v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156734v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155373v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734602v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156758v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Breuil" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155369v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666198v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou Sophie" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balma" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ventre" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795350v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741919v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dofungo Ouatarra" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605575v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155244v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800398v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743196v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tyran" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741462v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799957v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154837v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795293v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194132v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bruant" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743321v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194150v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193810v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.016" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019598v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019175v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Braud" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019608v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahla" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598817v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrel" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cachelou" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750087v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mall&#233;dant" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019213v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750371v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000950v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019822v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000630v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Servan" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000326v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Suquet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fauvel" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000405v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Chantry-Darmon" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Mahla" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001225v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Chapuis" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Rault" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Mazeiraud" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803375v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191204v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Servan" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190249v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019834v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbotte" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001216v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G. Michel" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Duclos" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lemarchand" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190197v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748307v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000325v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Idier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Quellec" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191201v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019438v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749594v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749880v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cosson" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001187v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001399v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Chavanne" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vergnet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019347v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chavanne" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749144v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019743v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chavanne" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnet" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999926v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Komen" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Storset" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sonesson" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Norris" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001157v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753927v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serean Adams" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193650v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819873v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193740v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757840v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193483v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193453v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garouste" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811566v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817644v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Levadoux" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193733v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Porte" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garouste" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Millot" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193498v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193550v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193398v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193737v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193566v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193574v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193466v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817012v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821676v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753875v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donval" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Brizard" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758272v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757185v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813528v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Didcock" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754506v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brizard" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agogu&#233;" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Le Coz" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757877v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Imv Technologies" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754908v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdy" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.195" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z19N2WD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817430v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;pin" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820014v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755714v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leb&#232;gue" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeu" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennoc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.078" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRP90T4V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758383v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753042v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.053" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756631v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houis" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.079" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NFB2NHL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750996v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820053v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823010v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816551v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751156v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823901v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823838v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapuis" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jegaden" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doerflinger" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754535v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825358v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761606v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764242v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernez" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763490v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Facqueur" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762917v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672440v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762735v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583910v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580691v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767024v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vauchez" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842484v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852463v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778439v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328124v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Poncin" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Lafille" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Boucher" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Tchou Fouk" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473972v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223807v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156951v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386355v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350392v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonpunt" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauduit" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778988v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178952v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labb&#233;" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385905v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525958v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264930v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188724v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386586v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193908v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386578v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184266v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Coat" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187160v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865605v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156790v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahunon H" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743655v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743289v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738218v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudry" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez-Araya" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736518v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fitrianis" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wahjudi" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muhyi" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422535.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193981v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193851v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799720v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190198v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600018v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745673v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190255v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190256v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813995v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754971v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590376v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756178v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Enright" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Driancourt" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomek Mikolajczyk" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800624v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Michel" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cryobanque.org" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582636v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847986v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633962v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193718v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820661v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueras" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Sundell" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Power" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Mcandrew" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026383v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038088v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Kang" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488379v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193691v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193646v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823607v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821481v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823952v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588463v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832458v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841089v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marty-Mah&#233;" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Collewet" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858182v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Heydorff" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02145732v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSARC136" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrick-haffray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8604-4562" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236200054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florien Enez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Thillier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Claveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743479" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683671v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lap&#232;gue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741501" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chahal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Corvec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrazel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513542" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahunon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lorgeoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742835" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156973v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.19.649654" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae143" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739878" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Badeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry P" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serradell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genciana Terova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rimoldi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Makol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13142265" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812229v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101363" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737572" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198203v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malledant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benoit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736725" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad L. Aslam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bargelloni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P. Bean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100700" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.665920" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin H&#246;hne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kreuz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0089" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832279v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Saura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Caballero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Santiago" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Morales-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00680-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louarn Fauchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamellou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bosc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledor&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/are.15465" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kause" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734993" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03038575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Smits" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ferraresso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dalla Rovere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vetois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.579840" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74757-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150887v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734877" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938176v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acin Perez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06955-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627462v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01225" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166481v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12777" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13103" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629062v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mingant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Diss" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.01.023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764389v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00283" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626095v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachambre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674984v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.12.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826622v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bruant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0401-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595276v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puledda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Tyran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulombet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2832" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608617v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chavanne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Janssen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Hofherr" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Contini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-016-9985-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bohling" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.04.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167147v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Acosta-Alba" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cariou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222768v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641452v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00432" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205087v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093486" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004791v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Garouste" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Vergnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9K7ZQMP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lapegue" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harrang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heurtebise" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Flahauw" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donnadieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12230" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877146v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.06.016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7K046SC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000404v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge B. Karahan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Chatain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Chavanne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Bardon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2011.03082.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZSX4KG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.131" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4SXWBQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205060v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boryshpolets" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wilson Leedy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12071" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000352v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.023" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766671v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donval" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulais" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12061" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00693177v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Mercier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rimond" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mingant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.02.014" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000366v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Petit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. Chatain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.08.017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9JD3BNK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597510v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould Taleb Sidi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prista" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205020v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Uyanik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Davenel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4573.2010.00214.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205008v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brizard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Le Coz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.01.021" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193666v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2009.02448.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193440v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Karahan-Nomm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merdy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.05.025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668561v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leb&#232;gue" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guennoc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.05.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJHGWFJS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193427v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saillant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabourault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Laureau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009010" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663646v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cenadelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.09.008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193361v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bardon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.018" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666332v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.01.029" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGB56K3G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666416v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0291" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402546v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Deschamps" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacem" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ventura" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courty" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.03.036" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDF783TK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418681v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ventura" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courty" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666809v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.12.032" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654282v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656150v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saillant" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675073v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bruand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Facqueur" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.02.037" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WVZBDB0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681605v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toussaint" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.09.029" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQS6F6BQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675922v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Enright" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mikolajczyk" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680912v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678166v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Kacem" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meunier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2004-281s-004" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583812v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty Mahe" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brossard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(03)00458-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZNTNZ5S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674772v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty-Mah&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loise" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.23.120-123" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/932D7B08CCCB3CFD3108F12ACCA53E63D908559A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680904v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Menu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(02)00539-2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J38RSRF0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674762v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00502-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS7XJHXL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671985v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.10071" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB53B3F9B038802438CED7343DC4F3E2D01BA457/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670664v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Komen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. New" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olesen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679898v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peignon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Komen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(01)00661-5" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVPDLZCX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580468v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Toussaint" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.1012" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JWXCVC7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672021v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(01)00786-4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B5SDLHC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669979v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vauchez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697832v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vall&#233;e" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vauchez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(98)00460-8" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1575NLXW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698176v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douirin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vallet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691783v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ogier de Baulny" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Leveroni Calvi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1998.11.1.3916" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697087v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. San Christobal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694801v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Torhy" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697981v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Faur&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vallet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693625v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Saudrais" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715308v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Normant" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Loir" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:1995010" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2722852799480D70A3390C0650FEBFFD433EACD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699974v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guenola Hollebecq" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513400v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268214v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297875v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103203v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picchi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156471v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755046v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223905v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103165v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796774v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462891v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721326v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103175v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462867v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brunier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696893v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513341v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103188v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755026v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386716v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386683v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385840v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331651v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boudry" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462852v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386542v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178939v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779084v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185413v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013016v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chenier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_567" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386701v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Labb&#233;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116026v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198176v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villa" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peyrou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373927v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187498v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cariou" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien J.-S. Bruant" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187469v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187464v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187441v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cannone" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165367v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cabon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187450v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torrecillas" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Tocher" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontanillas Ramon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187446v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165392v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788345v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317178v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kause" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734410v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamelou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264927v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182569v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666024v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Acin Perez" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787972v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187439v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264929v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187121v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738108v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187164v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Khanh Doan" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156824v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156780v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vesel&#253;" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264916v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012648v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665921v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011386v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachambre" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huchette" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenevert" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264933v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courant" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187102v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tiriau" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Pallandre" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665891v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735029v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193895v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Ambrosio" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155395v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.05.011" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156682v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156734v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155373v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156758v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Breuil" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155369v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734602v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666198v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou Sophie" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balma" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ventre" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795350v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741919v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dofungo Ouatarra" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605575v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155244v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800398v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743196v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tyran" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741462v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799957v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154837v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795293v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194132v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bruant" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743321v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193810v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.016" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194150v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019598v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019175v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Braud" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019608v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahla" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750087v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mall&#233;dant" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598817v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cachelou" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019213v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750371v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000950v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000630v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Servan" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019822v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001225v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Chapuis" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Rault" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Mazeiraud" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000405v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Chantry-Darmon" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Mahla" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000326v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Suquet" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fauvel" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191204v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Servan" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803375v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190249v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190197v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019834v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbotte" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001216v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G. Michel" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Duclos" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lemarchand" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748307v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191201v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019438v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000325v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Idier" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Quellec" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749594v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749880v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cosson" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001187v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001399v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Chavanne" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vergnet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019347v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chavanne" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749144v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019743v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chavanne" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnet" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999926v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Komen" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Storset" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sonesson" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Norris" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001157v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753927v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serean Adams" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193650v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819873v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757840v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193740v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193483v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193453v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garouste" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817644v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Levadoux" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811566v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193550v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193498v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193733v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Porte" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garouste" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Millot" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193398v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193737v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193566v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753875v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donval" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Brizard" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193574v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817012v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821676v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193466v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758272v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757185v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754506v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brizard" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agogu&#233;" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Le Coz" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813528v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Didcock" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757877v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Imv Technologies" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754908v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdy" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.195" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z19N2WD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817430v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;pin" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820014v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755714v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leb&#232;gue" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeu" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennoc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.078" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRP90T4V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758383v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753042v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.053" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756631v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houis" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.079" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NFB2NHL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750996v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820053v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823010v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816551v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751156v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754535v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823901v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823838v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapuis" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jegaden" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doerflinger" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825358v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761606v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764242v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernez" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763490v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Facqueur" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762917v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672440v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762735v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583910v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580691v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767024v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vauchez" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842484v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852463v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778439v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473972v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328124v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Poncin" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Lafille" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Boucher" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Tchou Fouk" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223807v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156951v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386355v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350392v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonpunt" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauduit" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778988v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178952v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labb&#233;" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525958v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385905v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264930v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188724v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386586v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193908v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386578v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184266v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Coat" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187160v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865605v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156790v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahunon H" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743655v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743289v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738218v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudry" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez-Araya" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736518v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fitrianis" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wahjudi" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muhyi" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422535.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193981v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193851v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799720v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190198v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745673v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600018v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190255v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190256v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813995v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754971v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590376v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756178v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Enright" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Driancourt" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomek Mikolajczyk" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800624v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Michel" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cryobanque.org" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582636v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847986v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633962v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193718v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820661v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueras" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Sundell" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Power" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Mcandrew" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026383v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038088v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Kang" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488379v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193691v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193646v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823607v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821481v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823952v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588463v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832458v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841089v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marty-Mah&#233;" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Collewet" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858182v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Heydorff" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02145732v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSARC136" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>