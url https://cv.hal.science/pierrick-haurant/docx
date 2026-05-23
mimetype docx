--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -3094,243 +3094,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of daily load typology for district heating simulation and optimisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamodeling Based Approach for District Heat Network Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Aghbalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Smart Energy Systems in Copenhagen, on 10-11 September 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Time Series and Forecasting, ITISE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. pp.295-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292234v1</w:t>
+                <w:t xml:space="preserve">emse-02301028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodeling Based Approach for District Heat Network Aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nihad Aghbalou</w:t>
+                <w:t xml:space="preserve">Generation of daily load typology for district heating simulation and optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Time Series and Forecasting, ITISE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. pp.295-307</w:t>
+              <w:t xml:space="preserve">5th International Conference on Smart Energy Systems in Copenhagen, on 10-11 September 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02301028v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exergy analysis and thermo-economic optimization of a district heating network with solar- photovoltaic and heat pumps</w:t>
               </w:r>
@@ -4001,252 +4001,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical model of a solar domestic hot water system integrating hybrid photovoltaic/thermal collectors</w:t>
+                <w:t xml:space="preserve">Predictability of the solar resource intermittence in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
+                <w:t xml:space="preserve">Faggianelli Ghjuvan-Anto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISES - Solar World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Daegu, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272774v1</w:t>
+                <w:t xml:space="preserve">hal-01291949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictability of the solar resource intermittence in Corsica</w:t>
+                <w:t xml:space="preserve">A numerical model of a solar domestic hot water system integrating hybrid photovoltaic/thermal collectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faggianelli Ghjuvan-Anto</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auline Rodler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poggi</w:t>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES - Solar World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turin, Italy. pp.1991-1997, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291949v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An outdoor plateform for PV ageing study: electrical parameter extraction from I-V curves</w:t>
               </w:r>
@@ -4258,51 +4258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan-Anton Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4340,51 +4340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined heat and power generation of the hydrogen chain based on MYRTE platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,51 +5853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA0332FE"/>
+    <w:nsid w:val="6320339E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6084,51 +6084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrick-haurant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5904-5487" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230613942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment Blaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mouraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2845" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement Blaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121840" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muselli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oberti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.12.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764892v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3196920" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet Tadesse Ayele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Laumert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114430" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2021.115088" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandoval-Reyes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Sandoval-Reyes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Eskander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101745" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105778" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Betancourt Schwarz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Adihou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dessarthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.08.191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.12.090" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Batista Dias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.01.058" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupeyrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.391" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.10.031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43TF8ZTH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932955v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.02.068" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Hared" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.01.035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.01.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02301028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Aghbalou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879573v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Toutain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faggianelli Ghjuvan-Anto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan-Anton Faggianelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan-Anto Faggianelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Kahina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/25thEUPVSEC2010-6CV.4.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-5BV.2.35" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-6DV.2.30" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00988142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5143-2_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01811175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrick-haurant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5904-5487" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230613942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment Blaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mouraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2845" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement Blaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121840" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muselli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oberti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.12.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764892v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3196920" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet Tadesse Ayele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Laumert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114430" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2021.115088" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandoval-Reyes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Sandoval-Reyes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Eskander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101745" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105778" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Betancourt Schwarz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Adihou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.06.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dessarthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.08.191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.12.090" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Batista Dias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.01.058" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupeyrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.391" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.10.031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43TF8ZTH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932955v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.02.068" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Hared" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.01.035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.01.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02301028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Aghbalou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879573v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Toutain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291949v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faggianelli Ghjuvan-Anto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272774v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan-Anton Faggianelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan-Anto Faggianelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Kahina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/25thEUPVSEC2010-6CV.4.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-5BV.2.35" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-6DV.2.30" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00988142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5143-2_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01811175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>