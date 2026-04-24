--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -230,342 +230,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new way to identify thin sheet behaviour : micro-in def</w:t>
+                <w:t xml:space="preserve">Towards hemp fabrics for high-performance composites : Influence of weave pattern and features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Malecot</w:t>
+                <w:t xml:space="preserve">Anne-Clémence Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemala Hapsari</w:t>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
+                <w:t xml:space="preserve">Manuela Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmad-Rashed Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantitative Research and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (2), pp.59 - 66</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.107582 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360744v1</w:t>
+                <w:t xml:space="preserve">hal-02993945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards hemp fabrics for high-performance composites : Influence of weave pattern and features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new way to identify thin sheet behaviour : micro-in def</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Soulat</w:t>
+                <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Ferreira</w:t>
+                <w:t xml:space="preserve">Gemala Hapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad-Rashed Labanieh</w:t>
+                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gabrion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 181, pp.107582 (10)</w:t>
+              <w:t xml:space="preserve">International Journal of Quantitative Research and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), pp.59 - 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993945v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards hemp fabrics for high-performance composites: Influence of weave pattern and features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Clémence Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad-Rashed Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 181, pp.107582 -. </w:t>
@@ -616,90 +616,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of manufacturing parameters on the mechanical properties of projection stereolithography-manufactured specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.1 - 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -724,103 +724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumented incremental sheet testing for material behavior extraction under very large strain : information richness of continuous force measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemala Hapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140, pp.317 - 331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -871,51 +871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -969,70 +969,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the friction coefficient in tube hydroforming with the “corner filling test” in a square section die</w:t>
+                <w:t xml:space="preserve">On the tube hydroforming process using rectangular, trapezoidal, and trapezoid-sectional dies : modeling and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Abdelkefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1048,112 +1048,121 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 88 (5), pp.2265 - 2273</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 93 (5-8), pp.1725 - 1735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-017-0621-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131364v1</w:t>
+                <w:t xml:space="preserve">hal-03427039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the tube hydroforming process using rectangular, trapezoidal, and trapezoid-sectional dies : modeling and experiments</w:t>
+                <w:t xml:space="preserve">Evaluation of the friction coefficient in tube hydroforming with the “corner filling test” in a square section die</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Abdelkefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1169,78 +1178,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 93 (5-8), pp.1725 - 1735. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 88 (5), pp.2265 - 2273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-017-0621-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03427039v1</w:t>
+                <w:t xml:space="preserve">hal-02131364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the lubrication between the tube and the die on the corner filling when hydroforming of different cross-sectional shapes</w:t>
               </w:r>
@@ -1265,51 +1265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noamen Guermazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1350,347 +1350,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of localized thinning of copper tube hydroforming in square section die : effect of friction conditions</w:t>
+                <w:t xml:space="preserve">On the friction effect on the characteristics of hydroformed tube in a square section die : analytical, numerical and experimental approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Abdelkefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noamen Guermazi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 651 - 653, pp.65 - 70</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 639, pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.639.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131275v1</w:t>
+                <w:t xml:space="preserve">hal-02131276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the friction effect on the characteristics of hydroformed tube in a square section die : analytical, numerical and experimental approaches</w:t>
+                <w:t xml:space="preserve">Study of localized thinning of copper tube hydroforming in square section die : effect of friction conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Abdelkefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noamen Guermazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noamen Guermazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 639, pp.83-90. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 651 - 653, pp.65 - 70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.639.83⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02131276v1</w:t>
+                <w:t xml:space="preserve">hal-02131275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully parametric toolbox for the simulation of single point incremental sheet forming process: Numerical feasibility and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29, pp.32-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1737,51 +1737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified analytical model for post-processing experimental results from tube bulging test: theory, experimentations, simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1815,51 +1815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape memory alloys cyclic behavior : experimental study and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2213,484 +2213,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flange bulging test of zinc alloy : comparison of analyses with analytical models and with stereo-correlation technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to post-process experimental results from the flange bulging test ? Application to the characterization of a Zinc alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Milesi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metal Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Toyohashi, Japan</w:t>
+              <w:t xml:space="preserve">International Deep-Drawing Research Group 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Waterloo, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300520v1</w:t>
+                <w:t xml:space="preserve">hal-02300519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to post-process experimental results from the flange bulging test ? Application to the characterization of a Zinc alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of zinc alloy by sheet bulging test with analytical models and digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michel</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Manov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Deep-Drawing Research Group 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Waterloo, Ontario, Canada</w:t>
+              <w:t xml:space="preserve">International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300519v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of zinc alloy by sheet bulging test with analytical models and digital image correlation</w:t>
+                <w:t xml:space="preserve">Flange bulging test of zinc alloy : comparison of analyses with analytical models and with stereo-correlation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Manov</w:t>
+                <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Metal Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Toyohashi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300518v1</w:t>
+                <w:t xml:space="preserve">hal-02300520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A procedure for ductile damage parameters identification by micro incremental sheet forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemala Hapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2728,90 +2728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of the forming limit diagrams for characterizing the thin sheet formability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemala Hapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2849,90 +2849,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical determination of the forming limit diagram for thin sheet metal foil from a ductile damage model identified via Micro-Single Point Incremental Forming tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemala Hapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Methods in Industrial Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2970,77 +2970,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic-plastic damage behavior identification in micro scale length from instrumented micro-single point incremental forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on MicroManufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3199,64 +3199,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et validation expérimentale de procédé de formage incrémental mono-point des tôles en faibles épaisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3307,64 +3307,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la taille de grain initiale sur le procédé de formage incrémental des tôles en faibles épaisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3415,64 +3415,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l'endommagement en formage incrémental des tôles en faibles épaisseurs : procédures d'identification et validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3523,77 +3523,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement du procédé de micro-hydroformage de tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3612,399 +3612,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the phase transformation near the crack tip in Shape Memory Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de la transformation de phase autour de la pointe de fissure d'un Alliage à Mémoire de Forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rachid Laydi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Taillebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Laydi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Symposium on Martensitic Transformations (ESOMAT 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. </w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/esomat/200906034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441015v1</w:t>
+                <w:t xml:space="preserve">hal-00441020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la transformation de phase autour de la pointe de fissure d'un Alliage à Mémoire de Forme</w:t>
+                <w:t xml:space="preserve">Prédiction de la zone de transformation de phase autour de la pointe de fissure d'un alliage à mémoire de forme au comportement dissymétrique en traction/compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Laydi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Laydi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Taillebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441020v1</w:t>
+                <w:t xml:space="preserve">hal-03391457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la zone de transformation de phase autour de la pointe de fissure d'un alliage à mémoire de forme au comportement dissymétrique en traction/compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the phase transformation near the crack tip in Shape Memory Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Taillebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Laydi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Symposium on Martensitic Transformations (ESOMAT 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/esomat/200906034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391457v1</w:t>
+                <w:t xml:space="preserve">hal-00441015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'étude du comportement cyclique des alliages à mémoire de forme à leur caractérisation dynamique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">De l'étude du comportement cyclique d'alliages à mémoire de forme à leurs caractérisations dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4012,437 +4012,437 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179471v1</w:t>
+                <w:t xml:space="preserve">hal-00019784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape memory alloys cyclic modeling for proportional loadings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using wavelet transform to characterise the nonlinear dynamic behaviour of a SMA wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludek Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, California, United States</w:t>
+              <w:t xml:space="preserve">7th European Symposium on Martensite Transformations and Shape Memory Alloys, ESOMAT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178382v1</w:t>
+                <w:t xml:space="preserve">hal-00178377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'étude du comportement cyclique d'alliages à mémoire de forme à leurs caractérisations dynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Shape memory alloys cyclic modeling for proportional loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2006, Aussois, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019784v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using wavelet transform to characterise the nonlinear dynamic behaviour of a SMA wire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">De l'étude du comportement cyclique des alliages à mémoire de forme à leur caractérisation dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Symposium on Martensite Transformations and Shape Memory Alloys, ESOMAT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178377v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape memory alloys cyclic behaviour : experimental study and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4545,51 +4545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Intelligent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Pennsylvanie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4783,51 +4783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ktari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdelkefi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guermazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malecot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420721989746" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993945v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Corbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Rashed Labanieh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Hmida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vitu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien But&#233;ri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1380-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Abdelkefi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0621-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8552-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.639.83" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.07.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.08.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2204947" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Levrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Nursyafinaz Binti Mohd Safie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Mal&#233;cot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelkefi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mal&#233;cot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guermazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.116" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laforge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300518v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Manov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hmida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Buteri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Lu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillebot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laydi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179471v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ktari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdelkefi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guermazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malecot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420721989746" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Corbin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Rashed Labanieh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Hmida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vitu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien But&#233;ri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1380-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Abdelkefi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0621-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8552-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.639.83" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.07.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.08.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2204947" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Levrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Nursyafinaz Binti Mohd Safie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Mal&#233;cot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelkefi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mal&#233;cot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guermazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.116" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laforge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Manov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hmida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Buteri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Lu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laydi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillebot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>