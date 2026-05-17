--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -230,342 +230,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards hemp fabrics for high-performance composites : Influence of weave pattern and features</w:t>
+                <w:t xml:space="preserve">A new way to identify thin sheet behaviour : micro-in def</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Clémence Corbin</w:t>
+                <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Soulat</w:t>
+                <w:t xml:space="preserve">Gemala Hapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Ferreira</w:t>
+                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad-Rashed Labanieh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 181, pp.107582 (10)</w:t>
+              <w:t xml:space="preserve">International Journal of Quantitative Research and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), pp.59 - 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993945v1</w:t>
+                <w:t xml:space="preserve">hal-03360744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new way to identify thin sheet behaviour : micro-in def</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards hemp fabrics for high-performance composites : Influence of weave pattern and features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Clémence Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Malecot</w:t>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemala Hapsari</w:t>
+                <w:t xml:space="preserve">Manuela Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
+                <w:t xml:space="preserve">Ahmad-Rashed Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantitative Research and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (2), pp.59 - 66</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.107582 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360744v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards hemp fabrics for high-performance composites: Influence of weave pattern and features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Clémence Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad-Rashed Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 181, pp.107582 -. </w:t>
@@ -616,90 +616,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of manufacturing parameters on the mechanical properties of projection stereolithography-manufactured specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.1 - 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -724,103 +724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumented incremental sheet testing for material behavior extraction under very large strain : information richness of continuous force measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemala Hapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140, pp.317 - 331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -871,51 +871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -988,51 +988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the tube hydroforming process using rectangular, trapezoidal, and trapezoid-sectional dies : modeling and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Abdelkefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1118,51 +1118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the friction coefficient in tube hydroforming with the “corner filling test” in a square section die</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Abdelkefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1265,51 +1265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noamen Guermazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1382,51 +1382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Abdelkefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1512,51 +1512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Abdelkefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noamen Guermazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,90 +1607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully parametric toolbox for the simulation of single point incremental sheet forming process: Numerical feasibility and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29, pp.32-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1737,51 +1737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified analytical model for post-processing experimental results from tube bulging test: theory, experimentations, simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1815,51 +1815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape memory alloys cyclic behavior : experimental study and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2258,51 +2258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2370,51 +2370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2495,51 +2495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2594,103 +2594,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A procedure for ductile damage parameters identification by micro incremental sheet forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemala Hapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2728,90 +2728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of the forming limit diagrams for characterizing the thin sheet formability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemala Hapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2849,90 +2849,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical determination of the forming limit diagram for thin sheet metal foil from a ductile damage model identified via Micro-Single Point Incremental Forming tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemala Hapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Methods in Industrial Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2970,77 +2970,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic-plastic damage behavior identification in micro scale length from instrumented micro-single point incremental forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on MicroManufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3180,299 +3180,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et validation expérimentale de procédé de formage incrémental mono-point des tôles en faibles épaisseurs</w:t>
+                <w:t xml:space="preserve">Influence de la taille de grain initiale sur le procédé de formage incrémental des tôles en faibles épaisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems (CMSM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Tunisie. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022181v1</w:t>
+                <w:t xml:space="preserve">hal-00993817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la taille de grain initiale sur le procédé de formage incrémental des tôles en faibles épaisseurs</w:t>
+                <w:t xml:space="preserve">Simulation et validation expérimentale de procédé de formage incrémental mono-point des tôles en faibles épaisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Tunisie. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems (CMSM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993817v1</w:t>
+                <w:t xml:space="preserve">hal-01022181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l'endommagement en formage incrémental des tôles en faibles épaisseurs : procédures d'identification et validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3523,77 +3523,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement du procédé de micro-hydroformage de tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3657,51 +3657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Laydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Taillebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3774,51 +3774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Laydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Taillebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3869,51 +3869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Taillebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Laydi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3954,279 +3954,279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'étude du comportement cyclique d'alliages à mémoire de forme à leurs caractérisations dynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Using wavelet transform to characterise the nonlinear dynamic behaviour of a SMA wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludek Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2006, Aussois, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th European Symposium on Martensite Transformations and Shape Memory Alloys, ESOMAT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019784v1</w:t>
+                <w:t xml:space="preserve">hal-00178377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using wavelet transform to characterise the nonlinear dynamic behaviour of a SMA wire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">De l'étude du comportement cyclique d'alliages à mémoire de forme à leurs caractérisations dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludek Heller</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-00178377v1</w:t>
+                <w:t xml:space="preserve">hal-00019784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape memory alloys cyclic modeling for proportional loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4290,51 +4290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'étude du comportement cyclique des alliages à mémoire de forme à leur caractérisation dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4398,51 +4398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape memory alloys cyclic behaviour : experimental study and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4545,51 +4545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Intelligent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Pennsylvanie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4783,51 +4783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ktari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdelkefi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guermazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malecot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420721989746" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Corbin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Rashed Labanieh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Hmida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vitu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien But&#233;ri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1380-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Abdelkefi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0621-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8552-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.639.83" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.07.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.08.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2204947" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Levrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Nursyafinaz Binti Mohd Safie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Mal&#233;cot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelkefi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mal&#233;cot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guermazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.116" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laforge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Manov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hmida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Buteri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Lu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laydi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillebot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ktari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdelkefi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guermazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malecot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420721989746" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993945v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Corbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Rashed Labanieh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Hmida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vitu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien But&#233;ri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1380-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Abdelkefi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0621-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8552-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.639.83" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.07.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.08.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2204947" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Levrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Nursyafinaz Binti Mohd Safie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Mal&#233;cot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelkefi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mal&#233;cot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guermazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.116" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laforge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Manov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hmida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Buteri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Lu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laydi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillebot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>