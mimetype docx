--- v0 (2026-03-30)
+++ v1 (2026-05-06)
@@ -66,3628 +66,3879 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Western Indian subantarctic phytoplankton blooms fertilized by iron-enriched Agulhas water</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Response of phytoplankton to eddy dipole structure in the Mozambique channel: An automated underway evaluation” [Deep-Sea Res. 224 (2025) 105554]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
+                <w:t xml:space="preserve">Jordan Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Penven</w:t>
+                <w:t xml:space="preserve">Millat Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pous</w:t>
+                <w:t xml:space="preserve">P. Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Epinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Buckiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-025-01823-z⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 227, pp.105587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2025.105587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333273v1</w:t>
+                <w:t xml:space="preserve">hal-05580105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Central Structure of a Mesoscale Eddy‐Ring Dipole in the Mozambique Channel From In Situ Observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Phenoregion Approach to Understanding Chlorophyll‐a Seasonal Cycles and Interannual Variability in the South‐West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Arens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Cambon</w:t>
+                <w:t xml:space="preserve">Fanny Chenillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fialho Nehama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (3), pp.e2024JC021913. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JC021913⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 131 (4), pp.e2026JC024013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2026JC024013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987347v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of phytoplankton to eddy dipole structure in the Mozambique channel: An automated underway evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Western Indian subantarctic phytoplankton blooms fertilized by iron-enriched Agulhas water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Penven</w:t>
+                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Epinoux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2025.105554⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-025-01823-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333232v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of phytoplankton to eddy dipole structure in the Mozambique channel: An automated underway evaluation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterizing the Central Structure of a Mesoscale Eddy‐Ring Dipole in the Mozambique Channel From In Situ Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natasha Buckiewicz</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Noyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (3), pp.e2024JC021913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JC021913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2025.105554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05371658v2</w:t>
+                <w:t xml:space="preserve">hal-04987347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of mesoscale eddies in the biogeochemistry of the Mozambique Channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Arens</w:t>
+                <w:t xml:space="preserve">Response of phytoplankton to eddy dipole structure in the Mozambique channel: An automated underway evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Penven</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Millat Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Epinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Buckiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 224, pp.105554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2025.105554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1402776⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04985861v1</w:t>
+                <w:t xml:space="preserve">hal-05333232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Mesoscale Eddy Kinetic Energy Sources and Sinks Be Inferred From Sea Surface Height in the Agulhas Current Region?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129 (4), e2023JC020833 (25p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023JC020833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Mozambique Channel eddies on larval loss of two shallow-water commercial shrimp species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardino Malauene</w:t>
+                <w:t xml:space="preserve">Role of mesoscale eddies in the biogeochemistry of the Mozambique Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lett</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Eloise Deshaies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Arens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000414⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, 104024 [11 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1402776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985888v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale Variability, Critical Latitude and Eddy Mean Properties in the Tropical South‐East Atlantic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Mozambique Channel eddies on larval loss of two shallow-water commercial shrimp species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardino Malauene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issufo Halo</w:t>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roshin P Raj</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johnny A Johannessen</w:t>
+                <w:t xml:space="preserve">Silvia Abdula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022jc019050⟩</w:t>
+              <w:t xml:space="preserve">PLOS Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (6), e0000414 [23 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311329v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Natal Bight Coastal Counter-Current: A modeling study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscale Variability, Critical Latitude and Eddy Mean Properties in the Tropical South‐East Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issufo Halo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshin P Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Heye</w:t>
+                <w:t xml:space="preserve">Anton Korosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Krug</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johnny A Johannessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104852⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022jc019050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03868829v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contourite and mixed turbidite-contourite systems in the Mozambique Channel (SW Indian Ocean): Link between geometry, sediment characteristics and modelled bottom currents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscale Eddy Kinetic Energy Budgets and Transfers between Vertical Modes in the Agulhas Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2021.106502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.677-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-21-0110.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203455v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03683296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model Investigation of the Influences of the South‐East Madagascar Current on the South‐East Madagascar Bloom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Hermes</w:t>
+                <w:t xml:space="preserve">The Natal Bight Coastal Counter-Current: A modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Heye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hart-Davis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019jc015761⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290146v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03868829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of submesoscale frontal eddies in the Agulhas Current</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contourite and mixed turbidite-contourite systems in the Mozambique Channel (SW Indian Ocean): Link between geometry, sediment characteristics and modelled bottom currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elda Miramontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Raisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JC015229⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 437, 106502 (20p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2021.106502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202387v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cyclonic eddies in the Delagoa Bight region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model Investigation of the Influences of the South‐East Madagascar Current on the South‐East Madagascar Bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dilmahamod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aguiar-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obadias Cossa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chris J. C. Reason</w:t>
+                <w:t xml:space="preserve">J. Hermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019jc015761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288121v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppressing and enhancing effects of mesoscale dynamics on biological production in the Mozambique Channel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of submesoscale frontal eddies in the Agulhas Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (11), pp.7606-7625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497587v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern Annular Mode and westerly-wind-driven changes in Indian-Atlantic exchange mechanisms.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modelling cyclonic eddies in the Delagoa Bight region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obadias Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C.J.C. Reason</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J. C. Reason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL064256⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119, pp.14-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575272v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale eddy variability in the southern extension of the East Madagascar Current: Seasonal cycle, energy conversion terms, and eddy mean properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Suppressing and enhancing effects of mesoscale dynamics on biological production in the Mozambique Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonss Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frank Shillington</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coleen L. Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JC009820⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158, pp.129 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01131322v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling of the Agulhas Leakage from the Agulhas Current</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Southern Annular Mode and westerly-wind-driven changes in Indian-Atlantic exchange mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loveday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J.C. Reason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-13-093.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (12), pp.4912-4921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL064256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131334v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclogeostrophic balance in the Mozambique Channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mesoscale eddy variability in the southern extension of the East Madagascar Current: Seasonal cycle, energy conversion terms, and eddy mean properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issufo Halo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Backegerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ansorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Shillington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 119 (2), pp.1054-1067. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JC009528⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 119 (10), pp.7324-7356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC009820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128387v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation around La Réunion and Mauritius islands in the south-western Indian Ocean: A modeling perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pous</w:t>
+                <w:t xml:space="preserve">Decoupling of the Agulhas Leakage from the Agulhas Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loveday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Durgadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J. C. Reason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lazure</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arne Biastoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JC009704⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (7), pp.1776-1797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-13-093.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131327v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy properties in the Mozambique Channel: A comparison between observations and two numerical ocean circulation models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. E. Ullgren</w:t>
+                <w:t xml:space="preserve">Cyclogeostrophic balance in the Mozambique Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issufo Halo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.10.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (2), pp.1054-1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01131548v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mesoscale eddies on biological production in the Mozambique Channel: Several contrasted examples from a coupled ocean-biogeochemistry model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eddy properties in the Mozambique Channel: A comparison between observations and two numerical ocean circulation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Halo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Backeberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. J. Ansorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Ullgren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 100, pp.79-93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.10.018⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 100, pp.38-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131551v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JEAI-MOCAs: A multi-institutional initiative to build marine research capacity in Mozambique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Circulation around La Réunion and Mauritius islands in the south-western Indian Ocean: A modeling perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issufo Halo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Obadias Cossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/sajs.2013/a0023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (3), pp.1957-1976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299568v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the Northern Humboldt Current System nearshore modeled circulation to initial and boundary conditions.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of mesoscale eddies on biological production in the Mozambique Channel: Several contrasted examples from a coupled ocean-biogeochemistry model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonss Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Moloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JC006684⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100, pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650674v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical speciation of iron in the Atlantic sector of the Southern Ocean along a transect from the subtropical domain to the Weddell Sea Gyre.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Arhan</w:t>
+                <w:t xml:space="preserve">JEAI-MOCAs: A multi-institutional initiative to build marine research capacity in Mozambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issufo Halo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn C. Backeberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanasio Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charine Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obadias Cossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JC005880⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109 (7/8), pp.#a0023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/sajs.2013/a0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588791v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warming in the Agulhas Current system since the 1980's</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of the Northern Humboldt Current System nearshore modeled circulation to initial and boundary conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GL037987⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.C07002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JC006684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373622v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software tools for pre- and post-processing of oceanic regional simulations.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical speciation of iron in the Atlantic sector of the Southern Ocean along a transect from the subtropical domain to the Weddell Sea Gyre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2007.07.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.C10059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JC005880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388202v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment, concentration and retention processes in relation to anchovy (Engraulis ringens) eggs and larvae distributions in the northern Humboldt upwelling ecosystem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Warming in the Agulhas Current system since the 1980's</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fréon</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.012⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.L12602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GL037987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137965v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Software tools for pre- and post-processing of oceanic regional simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marchesiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (5), pp.660-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2007.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrichment, concentration and retention processes in relation to anchovy (Engraulis ringens) eggs and larvae distributions in the northern Humboldt upwelling ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ayón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fréon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (1-4), pp.189-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Average circulation, seasonal cycle, and mesoscale dynamics of the Peru Current System: A modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pasapera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Tam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110, pp.C10021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005JC002945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3697,177 +3948,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddies in eastern boundary subtropical upwelling systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James C. Mcwilliams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marchesiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.W. Hecht, H. Hasumi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modeling in an Eddying Regime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 177, AGU, pp.165-174, 2008, Geophysical Monograph Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/177GM10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4014,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05333273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01823-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ternon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Noyon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Herbette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021913" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05333232v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millat Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Penven" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Epinoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Buckiewicz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2025.105554" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371658v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenillat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Deshaies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Arens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1402776" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tedesco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;nesguen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jamet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020833" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Malauene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abdula" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000414" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05311329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issufo Halo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshin P Raj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korosov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny A Johannessen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jc019050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Heye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Krug" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hart-Davis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104852" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Miramontes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106502" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290146v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dilmahamod" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reason" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jc015761" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krug" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015229" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obadias Cossa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. C. Reason" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.03.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonss Jose" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen L. Moloney" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.02.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveday" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J.C. Reason" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064256" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Backegerg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ansorge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Shillington" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC009820" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QBKF11L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Durgadoo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Biastoch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-13-093.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009704" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Backeberg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Ansorge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Ullgren" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.10.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68D1FCD2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Moloney" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.10.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn C. Backeberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanasio Brito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charine Collins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/sajs.2013/a0023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006684" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chever" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arhan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005880" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL037987" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lef&#232;vre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.07.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137965v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ay&#243;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasapera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC002945" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406231v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/177GM10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05580105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millat Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Penven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Epinoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Buckiewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2025.105587" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Arens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fialho Nehama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2026JC024013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05333273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01823-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987347v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ternon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Noyon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Herbette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021913" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05333232v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2025.105554" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tedesco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gula" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;nesguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jamet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020833" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Deshaies" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1402776" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Malauene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abdula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000414" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05311329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issufo Halo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshin P Raj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korosov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny A Johannessen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jc019050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0110.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Heye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Krug" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hart-Davis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104852" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Miramontes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dilmahamod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reason" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jc015761" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krug" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015229" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obadias Cossa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. C. Reason" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.03.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonss Jose" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen L. Moloney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.02.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveday" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J.C. Reason" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064256" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Backegerg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ansorge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Shillington" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC009820" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QBKF11L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Durgadoo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Biastoch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-13-093.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Backeberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Ansorge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Ullgren" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.10.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68D1FCD2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009704" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131551v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Moloney" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.10.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn C. Backeberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanasio Brito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charine Collins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/sajs.2013/a0023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006684" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588791v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chever" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arhan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005880" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL037987" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lef&#232;vre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.07.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137965v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ay&#243;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasapera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC002945" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406231v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/177GM10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>