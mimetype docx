--- v0 (2026-03-29)
+++ v1 (2026-04-25)
@@ -481,321 +481,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crown morphology of Populus deltoides × P. nigra and Alnus glutinosa growing in agroforestry and forest mixture plantations</w:t>
+                <w:t xml:space="preserve">Ectomycorrhizal symbiosis prepares its host locally and systemically for abiotic cue signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Priault</w:t>
+                <w:t xml:space="preserve">Maíra de Freitas Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Piutti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10457-023-00818-2⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 116 (6), pp.1784-1803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246795v1</w:t>
+                <w:t xml:space="preserve">hal-04210267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectomycorrhizal symbiosis prepares its host locally and systemically for abiotic cue signaling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crown morphology of Populus deltoides × P. nigra and Alnus glutinosa growing in agroforestry and forest mixture plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Aubry</w:t>
+                <w:t xml:space="preserve">Anaïs Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 116 (6), pp.1784-1803. </w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (4), pp.673-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10457-023-00818-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210267v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénologie des bourgeons de l’Aulne et du Peuplier en plantations mélangées forestière et agroforestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -989,90 +989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf and tree water-use efficiencies of Populus deltoides × P. nigra in mixed forest and agroforestry plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1123,77 +1123,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth dynamics of fast-growing tree species in mixed forestry and agroforestry plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3840,51 +3840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species interactions dynamics in poplar forestry and agroforestry systems: from water and nitrogen use efficiencies to tree productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priault Pierrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4319,64 +4319,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species interactions dynamics in fast growing poplar and alder forestry and agroforestry systems: from leaf to tree.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4440,51 +4440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurer la ressource en eau et le microclimat des parcelles agroforestières du Grand Est (projet FR-eau-MAGE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4565,51 +4565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser la productivité et la durabilité des systèmes de culture forestiers et agroforestiers grâce à la fixation symbiotique de l’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6196,51 +6196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7930,51 +7930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01418-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122508" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454254v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornuma Duangngam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Sathornkich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chompunut Chayawat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada Phattaralerphong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/tis.2023.6926" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-023-00818-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7685" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapusio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09924-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dalle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01087-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Tsuji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201700503" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0704-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14124" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Werner Badeck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huignard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackarie Aydinlis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Chiapusio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Afif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Tozo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers118" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Djebbar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Rzigui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1524-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B042FA3B0274B471D17B47551BECDD9A741F08E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Dong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp072" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667127v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Wegener" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Werner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02665.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Unger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2N3671W6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Driscoll" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M707226200" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H. Foyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9197-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MX7FZ443-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine de Paepe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ribas-Carbo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00836.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MM9XTXS3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Cornic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Naik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl083" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj161" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priault Pierrick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dall&#233; Erwin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chiapusio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192431v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ana&#239;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye Abdoulaye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piutti S&#233;verine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952163v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952098v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943113v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#233;rant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foursov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meiffren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943062v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Huber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gerant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Danoura" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819337v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Priault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Streb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979133v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bernard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clerc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maguas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao S Pereira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979128v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078887v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979131v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078880v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078912v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02972695v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01418-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122508" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454254v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornuma Duangngam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Sathornkich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chompunut Chayawat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada Phattaralerphong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/tis.2023.6926" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-023-00818-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7685" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapusio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09924-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dalle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01087-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Tsuji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201700503" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0704-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14124" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Werner Badeck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huignard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackarie Aydinlis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Chiapusio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Afif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Tozo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers118" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Djebbar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Rzigui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1524-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B042FA3B0274B471D17B47551BECDD9A741F08E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Dong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp072" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667127v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Wegener" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Werner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02665.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Unger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2N3671W6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Driscoll" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M707226200" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H. Foyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9197-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MX7FZ443-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine de Paepe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ribas-Carbo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00836.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MM9XTXS3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Cornic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Naik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl083" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj161" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priault Pierrick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dall&#233; Erwin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chiapusio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192431v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ana&#239;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye Abdoulaye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piutti S&#233;verine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952163v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952098v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943113v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#233;rant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foursov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meiffren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943062v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Huber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gerant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Danoura" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819337v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Priault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Streb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979133v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bernard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clerc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maguas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao S Pereira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979128v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078887v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979131v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078880v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078912v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02972695v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>