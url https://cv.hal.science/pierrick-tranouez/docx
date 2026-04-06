--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -833,325 +833,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling staged and simultaneous evacuation during a volcanic crisis of La Soufrière of Guadeloupe (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dealing with mixed and non-normative traffic. An agent-based simulation with the GAMA platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Duc Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Caron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00375497231209998⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.e0281658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0281658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293445v1</w:t>
+                <w:t xml:space="preserve">halshs-04018864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with mixed and non-normative traffic. An agent-based simulation with the GAMA platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling staged and simultaneous evacuation during a volcanic crisis of La Soufrière of Guadeloupe (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duc Pham Minh</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Chapuis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Caron</w:t>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (3), pp.e0281658. </w:t>
+              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0281658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00375497231209998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04018864v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring multi-modal evacuation strategies for a landlocked population using large-scale agent-based simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham Minh-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2739,51 +2739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2927,718 +2927,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04199765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition and Information Extraction in Historical Handwritten Tables: Toward Understanding Early 20th Century Paris Census</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une modélisation multi-agent pour expliquer l'influence de la vaccination sur l'épidémie de COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Kempf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Paquet</w:t>
+                <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Massonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Document Analysis Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273577v1</w:t>
+                <w:t xml:space="preserve">hal-05279579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Retrieval and Pattern Spotting on Historical Documents with Binary Descriptors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the efficacy of contract tracing apps to help mitigate the COVID-19 pandemic: an agent-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alceu de S. Britto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 26th International Conference on Pattern Recognition (ICPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279595v1</w:t>
+                <w:t xml:space="preserve">hal-05279587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation multi-agent pour expliquer l'influence de la vaccination sur l'épidémie de COVID-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Calvin Massonet</w:t>
+                <w:t xml:space="preserve">Recognition and Information Extraction in Historical Handwritten Tables: Toward Understanding Early 20th Century Paris Census</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Constum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La rochelle, France. pp.143-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279579v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the efficacy of contract tracing apps to help mitigate the COVID-19 pandemic: an agent-based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image Retrieval and Pattern Spotting on Historical Documents with Binary Descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacarias Curi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alceu de S. Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 26th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montreal, France. pp.3893-3899, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279587v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The traffic plugin of GAMA</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">ESCAPE : a city-scale evacuation agent-based simulation framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501227v1</w:t>
+                <w:t xml:space="preserve">hal-03489379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE : a city-scale evacuation agent-based simulation framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The traffic plugin of GAMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489379v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving text recognition using optical and language model writer adaptation</w:t>
               </w:r>
@@ -3739,515 +3739,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+                <w:t xml:space="preserve">Representation of interdependencies between urban networks by a multi-layer graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COSIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Regensburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.COSIT.2019.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02144058v1</w:t>
+                <w:t xml:space="preserve">hal-02130394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of interdependencies between urban networks by a multi-layer graph</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+                <w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSIT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valence, Spain. pp.76-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.COSIT.2019.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02130394v1</w:t>
+                <w:t xml:space="preserve">halshs-02144058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Articles in a Digitized Finnish Historical Newspaper Collection 1771-1929: Early Results Using the PIVAJ Software</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erno Liukkonen</w:t>
+                <w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Antelme</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATech 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111142v1</w:t>
+                <w:t xml:space="preserve">hal-02130387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+                <w:t xml:space="preserve">Detecting Articles in a Digitized Finnish Historical Newspaper Collection 1771-1929: Early Results Using the PIVAJ Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimmo Kettunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teemu Ruokolainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erno Liukkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Caron</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3322905.3322911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130387v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive population evacuation in an urban context</w:t>
               </w:r>
@@ -4259,51 +4259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Czura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4484,51 +4484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSAIIC: City-level agent-based traffic simulation adapted to emergency situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Czura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4601,51 +4601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSAIIC: City-Level Agent-Based Traffic Simulation Adapted to Emergency Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Czura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4757,51 +4757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, United States. pp 1039-1043, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5196,420 +5196,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiagent urban traffic simulation Part I: dealing with the ordinary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiagent urban traffic simulation. Part II: dealing with the extraordinary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCSA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413713v1</w:t>
+                <w:t xml:space="preserve">hal-00422372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiagent urban traffic simulation. Part II: dealing with the extraordinary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiagent urban traffic simulation Part I: dealing with the ordinary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCSA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422372v1</w:t>
+                <w:t xml:space="preserve">hal-00413713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche décentralisée pour résoudre le problème du transport à la demande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A decentralized approach for the transportation on demand problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Besma Zeddini</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Majestic 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Caen, France. pp.Proceedings sur CD</w:t>
+              <w:t xml:space="preserve">EPNACS 2007 within ECCS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422630v1</w:t>
+                <w:t xml:space="preserve">hal-03317791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decentralized approach for the transportation on demand problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche décentralisée pour résoudre le problème du transport à la demande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNACS 2007 within ECCS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Majestic 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Caen, France. pp.Proceedings sur CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317791v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing levels of description in a fluid flow simulation</w:t>
               </w:r>
@@ -5684,51 +5684,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Holarchic Ecosystem Model based on Ontological tool</w:t>
+                <w:t xml:space="preserve">Ecosystem complexity described with ontological tool for a multi-scale, multi-model approaches in distributed environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
@@ -5759,315 +5759,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM 2004, European Simulation and Modelling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, UNESCO, Paris, France. pp 164-171</w:t>
+              <w:t xml:space="preserve">JICCSE 2004, Jordan International Conference on Computer Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Al-Salt, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317820v1</w:t>
+                <w:t xml:space="preserve">hal-03317620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling the Complexity of an Estuarial Ecosystem, a Methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for Holarchic Ecosystem Model based on Ontological tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 38th symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Rouen, France</w:t>
+              <w:t xml:space="preserve">ESM 2004, European Simulation and Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, UNESCO, Paris, France. pp 164-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317819v1</w:t>
+                <w:t xml:space="preserve">hal-03317820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem complexity described with ontological tool for a multi-scale, multi-model approaches in distributed environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling the Complexity of an Estuarial Ecosystem, a Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JICCSE 2004, Jordan International Conference on Computer Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Al-Salt, Jordan</w:t>
+              <w:t xml:space="preserve">ECSA 38th symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317620v1</w:t>
+                <w:t xml:space="preserve">hal-03317819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid and Hierarchical Compartmental Approach for Ecosystem Applied to Estuaries Modelization</w:t>
               </w:r>
@@ -6479,256 +6479,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based simulation of water flow for environment modelling in estuaries</w:t>
+                <w:t xml:space="preserve">A multi-agent system integrating vortex methods for fluid flow computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jay</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 2000 Agent-Based Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Passau, Germany</w:t>
+              <w:t xml:space="preserve">16th IMACS congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317677v1</w:t>
+                <w:t xml:space="preserve">hal-03317672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-agent system integrating vortex methods for fluid flow computation</w:t>
+                <w:t xml:space="preserve">Agent-based simulation of water flow for environment modelling in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IMACS congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop 2000 Agent-Based Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Passau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317672v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6759,51 +6759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition and Information Extraction in Historical Handwritten Tables : Toward Understanding Early 20th Century Paris Census</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Constum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6825,51 +6825,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Analysis Systems 2022 proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13237, Springer International Publishing, pp.143-157, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675614v1</w:t>
@@ -6893,51 +6893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSAIIC : City-Level Agent-Based Traffic Simulation Adapted to Emergency Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Czura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7554,51 +7554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche décentralisée pour résoudre le problème du transport à la demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7822,51 +7822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4B28473"/>
+    <w:nsid w:val="0B0FFDBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8053,51 +8053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrick-tranouez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1962-0782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087635259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292988v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88017-9_1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacarias Curi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Saavedra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alceu de Souza Britto Jr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20766-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Constum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-024-00511-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154472v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ba&#241;gate" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11574" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231209998" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Pham Minh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281658" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh-Duc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2069774" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02476841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.01.026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5637" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Kettunen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuula P&#228;&#228;kk&#246;nen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Samuli Liukkonen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antelme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422358v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pr&#233;vost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerebourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mocaer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Preel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fodil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012368500003654" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bebin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2168-3204.2023.20.1.10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kempf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alceu de S. Britto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956416" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Massonet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03501227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Pham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pinson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.COSIT.2019.4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Ruokolainen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Liukkonen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322905.3322911" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Czura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.31" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20591-5_24" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislavs Dovgalecs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burnett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palfray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737859v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730420v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovgalecs Vladislavs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burnett Alexandre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Laurent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413713v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422630v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nabaa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zeddini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317677v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317672v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675614v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422354v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Stevenin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Perret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00394623v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrick-tranouez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1962-0782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087635259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292988v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88017-9_1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacarias Curi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Saavedra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alceu de Souza Britto Jr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20766-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Constum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-024-00511-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154472v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ba&#241;gate" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11574" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Pham Minh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281658" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231209998" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh-Duc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2069774" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02476841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.01.026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5637" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Kettunen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuula P&#228;&#228;kk&#246;nen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Samuli Liukkonen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antelme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422358v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pr&#233;vost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerebourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mocaer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Preel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fodil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012368500003654" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bebin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2168-3204.2023.20.1.10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Massonet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kempf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_10" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alceu de S. Britto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956416" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03501227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Pham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pinson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.COSIT.2019.4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130387v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Ruokolainen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Liukkonen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322905.3322911" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Czura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.31" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20591-5_24" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislavs Dovgalecs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burnett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palfray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737859v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730420v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovgalecs Vladislavs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burnett Alexandre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Laurent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317791v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nabaa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zeddini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317820v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317819v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675614v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422354v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Stevenin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Perret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00394623v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>