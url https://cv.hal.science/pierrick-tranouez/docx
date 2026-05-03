--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -180,1910 +180,2044 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating a Serious Game on Top of an Agent-Based Simulation, an Applied Case to Crisis Management and Population Evacuation</w:t>
+                <w:t xml:space="preserve">POPP. An OCR-Generated Database of the Population Censuses of Paris (1926–1936)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bourgais</w:t>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saval</w:t>
+                <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+                <w:t xml:space="preserve">Marion Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gillet</w:t>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Daudé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Doignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MABS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Lecture Notes in Computer Science, 15583, pp.3-14. </w:t>
+              <w:t xml:space="preserve">Historical Life Course Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16, pp.3-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-88017-9_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52024/hlcs18627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292988v1</w:t>
+                <w:t xml:space="preserve">hal-05507614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A segmentation-free method for image retrieval and pattern spotting in historical documents using convolutional features</w:t>
+                <w:t xml:space="preserve">Creating a Serious Game on Top of an Agent-Based Simulation, an Applied Case to Crisis Management and Population Evacuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacarias Curi</w:t>
+                <w:t xml:space="preserve">Mathieu Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Arnaud Saval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alceu de Souza Britto Jr</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-025-20766-6⟩</w:t>
+              <w:t xml:space="preserve">MABS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lecture Notes in Computer Science, 15583, pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88017-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164948v1</w:t>
+                <w:t xml:space="preserve">hal-05292988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DANIEL: A fast Document Attention Network for Information Extraction and Labelling of handwritten documents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A segmentation-free method for image retrieval and pattern spotting in historical documents using convolutional features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacarias Curi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose M. Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alceu de Souza Britto Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10032-024-00511-9⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-025-20766-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010535v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the governance of European medium-sized port-cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Bañgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 80-81 | 2023, pp.63-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/cst.11574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154472v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Serious Game of crisis management on top of an Agent-Based Simulation of population evacuation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">DANIEL: A fast Document Attention Network for Information Extraction and Labelling of handwritten documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Constum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10032-024-00511-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292980v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with mixed and non-normative traffic. An agent-based simulation with the GAMA platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Designing a Serious Game of crisis management on top of an Agent-Based Simulation of population evacuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04018864v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling staged and simultaneous evacuation during a volcanic crisis of La Soufrière of Guadeloupe (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00375497231209998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring multi-modal evacuation strategies for a landlocked population using large-scale agent-based simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Dealing with mixed and non-normative traffic. An agent-based simulation with the GAMA platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Drogoul</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13658816.2022.2069774⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.e0281658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0281658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03775837v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04018864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Gated Fully Convolutional DenseNets for semantic labeling of historical newspaper images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+                <w:t xml:space="preserve">Exploring multi-modal evacuation strategies for a landlocked population using large-scale agent-based simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Chatelain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pham Minh-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drogoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.01.026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (9), pp.1741-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2022.2069774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476841v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03775837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE-SG : Un simulateur d’évacuation massive de population pour la formation des acteurs à la gestion de crise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-scale Gated Fully Convolutional DenseNets for semantic labeling of historical newspaper images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/netcom.5637⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.435-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02445375v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Automatic Article Detection and Marking Software in Production of Newspaper Clippings of a Digitized Finnish Historical Journalistic Collection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ESCAPE-SG : Un simulateur d’évacuation massive de population pour la formation des acteurs à la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropeanaTech Insight</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.5637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485545v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiagent urban traffic simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using Automatic Article Detection and Marking Software in Production of Newspaper Clippings of a Digitized Finnish Historical Journalistic Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimmo Kettunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuula Pääkkönen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erno Samuli Liukkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (3), 9 pp (in print)</w:t>
+              <w:t xml:space="preserve">EuropeanaTech Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497601v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MULTIAGENT URBAN TRAFFIC SIMULATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A multiagent urban traffic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.98-106</w:t>
+              <w:t xml:space="preserve">, 2010, 1 (3), 9 pp (in print)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082692v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building upon Fast Multipole Methods to Detect and Model Organizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A MULTIAGENT URBAN TRAFFIC SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dutot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCDIS Series B: Applications &amp; Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16 (4), pp.489 - 500</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.98-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422358v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a compartmental multiscale model of predator-prey interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Building upon Fast Multipole Methods to Detect and Model Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Continuous, Discrete and Impulsive Systems Series B: Applications &amp; Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, special issue "proceedings of the fourth international DCDIS Conference, Guelph-Ontario Canada"</w:t>
+              <w:t xml:space="preserve">DCDIS Series B: Applications &amp; Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (4), pp.489 - 500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317610v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simulation of a compartmental multiscale model of predator-prey interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamics of Continuous, Discrete and Impulsive Systems Series B: Applications &amp; Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, special issue "proceedings of the fourth international DCDIS Conference, Guelph-Ontario Canada"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contribution à la représentation multi-échelle des écosystèmes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (4), pp.255-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2093,5225 +2227,5225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying the Unknown: In-Context Learning for Open-Vocabulary Text and Symbol Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Mocaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.224-243, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04627-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage en Contexte pour la Classification de Nouveaux Patterns Visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-end information extraction in handwritten documents: Understanding Paris marriage records from 1880 to 1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Constum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Preel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internaiton Conference on Document Analysis and Recognition - ICDAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAPR, Aug 2024, Athenes, Grece, Greece. pp.195-214, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Better Motif Detection: Comparative Analysis of Several Symbolic Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.311-319, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012368500003654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pivan: A Web-platform for Document Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Constum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiving 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for imaging science and technology, Jun 2023, Oslo (Norway), Norway. pp.53-56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/issn.2168-3204.2023.20.1.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPE - Simulation à base d'agents pour l'évacuation de populations lors des situations d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFSMA- - Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.128-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04199760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escape-SG - un jeu sérieux pour mieux préparer les évacuations de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.128-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04199765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation multi-agent pour expliquer l'influence de la vaccination sur l'épidémie de COVID-19</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recognition and Information Extraction in Historical Handwritten Tables: Toward Understanding Early 20th Century Paris Census</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Constum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La rochelle, France. pp.143-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279579v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the efficacy of contract tracing apps to help mitigate the COVID-19 pandemic: an agent-based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Image Retrieval and Pattern Spotting on Historical Documents with Binary Descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacarias Curi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alceu de S. Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 26th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montreal, France. pp.3893-3899, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279587v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition and Information Extraction in Historical Handwritten Tables: Toward Understanding Early 20th Century Paris Census</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessing the efficacy of contract tracing apps to help mitigate the COVID-19 pandemic: an agent-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Document Analysis Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273577v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Retrieval and Pattern Spotting on Historical Documents with Binary Descriptors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vers une modélisation multi-agent pour expliquer l'influence de la vaccination sur l'épidémie de COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Massonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 26th International Conference on Pattern Recognition (ICPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279595v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE : a city-scale evacuation agent-based simulation framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The traffic plugin of GAMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489379v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The traffic plugin of GAMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Duc Pham</w:t>
+                <w:t xml:space="preserve">ESCAPE : a city-scale evacuation agent-based simulation framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Caron</w:t>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501227v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving text recognition using optical and language model writer adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Swaileh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sidney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of interdependencies between urban networks by a multi-layer graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Regensburg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.COSIT.2019.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Valence, Spain. pp.76-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02144058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Detecting Articles in a Digitized Finnish Historical Newspaper Collection 1771-1929: Early Results Using the PIVAJ Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimmo Kettunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teemu Ruokolainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erno Liukkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Caron</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3322905.3322911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130387v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Articles in a Digitized Finnish Historical Newspaper Collection 1771-1929: Early Results Using the PIVAJ Software</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Antelme</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATech 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111142v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive population evacuation in an urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Czura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UrbanSys 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handwriting Recognition with Multigrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Swaileh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.137-142, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSAIIC: City-level agent-based traffic simulation adapted to emergency situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Czura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Social Modeling and Simulation 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Kobe, Japan. 9 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-20591-5_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSAIIC: City-Level Agent-Based Traffic Simulation Adapted to Emergency Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Czura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Social Modeling and Simulation, plus Econophysics Colloquium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Kobe, Japan. pp.265-274, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-20591-5_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spot it! Finding words and patterns in historical documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislavs Dovgalecs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, United States. pp 1039-1043, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDAR.2013.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation logique d'images de journaux anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Palfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Internationale Francophone sur l'Ecrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical segmentation for article extraction in digitized old newspapers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Palfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Document Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DocExplore: Overcoming Cultural and Physical Barriers to Access Ancient Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dovgalecs Vladislavs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnett Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heutte Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Document Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiagent urban traffic simulation. Part II: dealing with the extraordinary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCSA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiagent urban traffic simulation Part I: dealing with the ordinary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCSA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decentralized approach for the transportation on demand problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Approche décentralisée pour résoudre le problème du transport à la demande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Zeddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNACS 2007 within ECCS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Majestic 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Caen, France. pp.Proceedings sur CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317791v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche décentralisée pour résoudre le problème du transport à la demande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">A decentralized approach for the transportation on demand problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Majestic 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Caen, France. pp.Proceedings sur CD</w:t>
+              <w:t xml:space="preserve">EPNACS 2007 within ECCS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422630v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing levels of description in a fluid flow simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNADS'05, a satellite workshop within ECCS'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem complexity described with ontological tool for a multi-scale, multi-model approaches in distributed environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Methodology for Holarchic Ecosystem Model based on Ontological tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JICCSE 2004, Jordan International Conference on Computer Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Al-Salt, Jordan</w:t>
+              <w:t xml:space="preserve">ESM 2004, European Simulation and Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, UNESCO, Paris, France. pp 164-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317620v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Holarchic Ecosystem Model based on Ontological tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Handling the Complexity of an Estuarial Ecosystem, a Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM 2004, European Simulation and Modelling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, UNESCO, Paris, France. pp 164-171</w:t>
+              <w:t xml:space="preserve">ECSA 38th symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317820v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling the Complexity of an Estuarial Ecosystem, a Methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Ecosystem complexity described with ontological tool for a multi-scale, multi-model approaches in distributed environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 38th symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Rouen, France</w:t>
+              <w:t xml:space="preserve">JICCSE 2004, Jordan International Conference on Computer Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Al-Salt, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317819v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid and Hierarchical Compartmental Approach for Ecosystem Applied to Estuaries Modelization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Changing the Level of Description in Aquatic Ecosystem Models: an Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMc'2003, European Simulation and Modelling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317823v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the Level of Description in Aquatic Ecosystem Models: an Overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hybrid and Hierarchical Compartmental Approach for Ecosystem Applied to Estuaries Modelization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMc'2003, European Simulation and Modelling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317824v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIC CLUSTERING FOR AUTO-ORGANIZED STRUCTURES IN COMPLEX FLUID FLOWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESS 2002, 14th European Simulation Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing the levels of description of a fluid flow in an agent−based simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESS 2001, the 13th European Simulation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-agent system integrating vortex methods for fluid flow computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Agent-based simulation of water flow for environment modelling in estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IMACS congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop 2000 Agent-Based Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Passau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317672v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based simulation of water flow for environment modelling in estuaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A multi-agent system integrating vortex methods for fluid flow computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jay</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 2000 Agent-Based Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Passau, Germany</w:t>
+              <w:t xml:space="preserve">16th IMACS congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317677v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition and Information Extraction in Historical Handwritten Tables : Toward Understanding Early 20th Century Paris Census</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Constum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Analysis Systems 2022 proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13237, Springer International Publishing, pp.143-157, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSAIIC : City-Level Agent-Based Traffic Simulation Adapted to Emergency Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Czura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hideki Takayasu, Nobuyasu Ito, Itsuki Noda, Misako Takayasu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Social Modeling and Simulation, plus Econophysics Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer proceedings in complexity, , pp.265-274, 2015, 978-3-319-20590-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-20591-5_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01214436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decentralised Approach for the Transportation On Demand Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From System Complexity to Emergent Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.281-289, 2009, Understanding Complex Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422354v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different goals in multiscale simulations and how to reach them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertelle, Cyrille; Duchamp, Gérard H.E.; Kadri-Dahmani, Hakima. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems and Self-organization Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.29-39, 2009, Understanding Complex Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88073-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing Levels of Description in a Fluid Flow Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moulay A. Aziz-Alaoui et Cyrille Bertelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.87-99, 2006, Springer Complexity: Understanding Complex Systems series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7321,323 +7455,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DANIEL: A fast Document Attention Network for Information Extraction and Labelling of handwritten documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Constum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial knowledge modelling for agent based system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Stevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Fouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche décentralisée pour résoudre le problème du transport à la demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7647,114 +7781,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation et à la prise en compte informatique de niveaux de descriptions multiples. Application aux écosystèmes aquatiques Penicillo haere, nam scalas aufero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université du Havre, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00394623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7822,51 +7956,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B0FFDBA"/>
+    <w:nsid w:val="A9A72E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8053,51 +8187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrick-tranouez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1962-0782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087635259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292988v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88017-9_1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacarias Curi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Saavedra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alceu de Souza Britto Jr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20766-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Constum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-024-00511-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154472v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ba&#241;gate" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11574" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Pham Minh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281658" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231209998" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh-Duc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2069774" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02476841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.01.026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5637" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Kettunen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuula P&#228;&#228;kk&#246;nen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Samuli Liukkonen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antelme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422358v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pr&#233;vost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerebourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mocaer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Preel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fodil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012368500003654" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bebin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2168-3204.2023.20.1.10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Massonet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kempf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_10" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alceu de S. Britto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956416" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03501227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Pham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pinson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.COSIT.2019.4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130387v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Ruokolainen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Liukkonen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322905.3322911" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Czura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.31" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20591-5_24" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislavs Dovgalecs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burnett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palfray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737859v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730420v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovgalecs Vladislavs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burnett Alexandre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Laurent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317791v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nabaa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zeddini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317820v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317819v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675614v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422354v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Stevenin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Perret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00394623v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrick-tranouez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1962-0782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087635259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507614v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leturcq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/hlcs18627" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292988v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88017-9_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacarias Curi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Saavedra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alceu de Souza Britto Jr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20766-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154472v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ba&#241;gate" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11574" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Constum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-024-00511-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231209998" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Pham Minh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh-Duc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2069774" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02476841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.01.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5637" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Kettunen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuula P&#228;&#228;kk&#246;nen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Samuli Liukkonen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antelme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422358v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pr&#233;vost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerebourg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mocaer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Preel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403881v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fodil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012368500003654" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bebin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2168-3204.2023.20.1.10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kempf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_10" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alceu de S. Britto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956416" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Massonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03501227v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pinson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.COSIT.2019.4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Ruokolainen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Liukkonen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322905.3322911" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111135v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Czura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.31" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20591-5_24" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267004v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislavs Dovgalecs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burnett" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.208" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palfray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovgalecs Vladislavs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burnett Alexandre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422372v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422630v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nabaa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zeddini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317670v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422354v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198098v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555188v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066038v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Stevenin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Perret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00394623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>