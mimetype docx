--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,7901 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7849 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierrick Tranouez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV HAL de Pierrick Tranouez</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierrick-tranouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1962-0782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087635259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=tyfVtnsAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPP. An OCR-Generated Database of the Population Censuses of Paris (1926–1936)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Doignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.3-28. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52024/hlcs18627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Serious Game on Top of an Agent-Based Simulation, an Applied Case to Crisis Management and Population Evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MABS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecture Notes in Computer Science, 15583, pp.3-14. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88017-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation-free method for image retrieval and pattern spotting in historical documents using convolutional features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacarias Curi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alceu de Souza Britto Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-025-20766-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the governance of European medium-sized port-cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Del Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Bañgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanlaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80-81 | 2023, pp.63-101. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.11574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154472v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANIEL: A fast Document Attention Network for Information Extraction and Labelling of handwritten documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Constum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-024-00511-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Serious Game of crisis management on top of an Agent-Based Simulation of population evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling staged and simultaneous evacuation during a volcanic crisis of La Soufrière of Guadeloupe (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00375497231209998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with mixed and non-normative traffic. An agent-based simulation with the GAMA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.e0281658. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0281658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multi-modal evacuation strategies for a landlocked population using large-scale agent-based simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (9), pp.1741-1783. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2022.2069774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03775837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Gated Fully Convolutional DenseNets for semantic labeling of historical newspaper images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Soullard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131, pp.435-441. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2020.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPE-SG : Un simulateur d’évacuation massive de population pour la formation des acteurs à la gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (3-4), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.5637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Automatic Article Detection and Marking Software in Production of Newspaper Clippings of a Digitized Finnish Historical Journalistic Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Kettunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuula Pääkkönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erno Samuli Liukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeanaTech Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiagent urban traffic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (3), 9 pp (in print)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTIAGENT URBAN TRAFFIC SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.98-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01082692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building upon Fast Multipole Methods to Detect and Model Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dutot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCDIS Series B: Applications &amp; Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.489 - 500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a compartmental multiscale model of predator-prey interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Continuous, Discrete and Impulsive Systems Series B: Applications &amp; Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, special issue "proceedings of the fourth international DCDIS Conference, Guelph-Ontario Canada"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la représentation multi-échelle des écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4), pp.255-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying the Unknown: In-Context Learning for Open-Vocabulary Text and Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mocaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.224-243, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04627-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage en Contexte pour la Classification de Nouveaux Patterns Visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end information extraction in handwritten documents: Understanding Paris marriage records from 1880 to 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Constum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Preel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internaiton Conference on Document Analysis and Recognition - ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Aug 2024, Athenes, Grece, Greece. pp.195-214, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Better Motif Detection: Comparative Analysis of Several Symbolic Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Fodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, France. pp.311-319, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012368500003654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPE - Simulation à base d'agents pour l'évacuation de populations lors des situations d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA- - Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04199760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivan: A Web-platform for Document Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Constum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bebin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiving 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for imaging science and technology, Jun 2023, Oslo (Norway), Norway. pp.53-56, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/issn.2168-3204.2023.20.1.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape-SG - un jeu sérieux pour mieux préparer les évacuations de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04199765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition and Information Extraction in Historical Handwritten Tables: Toward Understanding Early 20th Century Paris Census</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Constum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La rochelle, France. pp.143-157, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Retrieval and Pattern Spotting on Historical Documents with Binary Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacarias Curi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alceu de S. Britto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 26th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, France. pp.3893-3899, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation multi-agent pour expliquer l'influence de la vaccination sur l'épidémie de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin Massonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficacy of contract tracing apps to help mitigate the COVID-19 pandemic: an agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The traffic plugin of GAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPE : a city-scale evacuation agent-based simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Del Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Articles in a Digitized Finnish Historical Newspaper Collection 1771-1929: Early Results Using the PIVAJ Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Kettunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teemu Ruokolainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erno Liukkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3322905.3322911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving text recognition using optical and language model writer adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Soullard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Swaileh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of interdependencies between urban networks by a multi-layer graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Del Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Regensburg, Germany. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.COSIT.2019.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Valence, Spain. pp.76-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive population evacuation in an urban context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Czura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Del Mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UrbanSys 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting Recognition with Multigrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Swaileh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Soullard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.137-142, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIIC: City-level agent-based traffic simulation adapted to emergency situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Czura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Modeling and Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Kobe, Japan. 9 p., </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20591-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIIC: City-Level Agent-Based Traffic Simulation Adapted to Emergency Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Czura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Daudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Modeling and Simulation, plus Econophysics Colloquium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Kobe, Japan. pp.265-274, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20591-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spot it! Finding words and patterns in historical documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislavs Dovgalecs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, United States. pp 1039-1043, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2013.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical segmentation for article extraction in digitized old newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Palfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation logique d'images de journaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Palfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Internationale Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DocExplore: Overcoming Cultural and Physical Barriers to Access Ancient Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovgalecs Vladislavs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnett Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heutte Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiagent urban traffic simulation. Part II: dealing with the extraordinary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCSA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiagent urban traffic simulation Part I: dealing with the ordinary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCSA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décentralisée pour résoudre le problème du transport à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Zeddini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Majestic 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France. pp.Proceedings sur CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized approach for the transportation on demand problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNACS 2007 within ECCS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing levels of description in a fluid flow simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNADS'05, a satellite workshop within ECCS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling the Complexity of an Estuarial Ecosystem, a Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 38th symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Holarchic Ecosystem Model based on Ontological tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM 2004, European Simulation and Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, UNESCO, Paris, France. pp 164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem complexity described with ontological tool for a multi-scale, multi-model approaches in distributed environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JICCSE 2004, Jordan International Conference on Computer Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Al-Salt, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the Level of Description in Aquatic Ecosystem Models: an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMc'2003, European Simulation and Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid and Hierarchical Compartmental Approach for Ecosystem Applied to Estuaries Modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMc'2003, European Simulation and Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC CLUSTERING FOR AUTO-ORGANIZED STRUCTURES IN COMPLEX FLUID FLOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS 2002, 14th European Simulation Symposium and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the levels of description of a fluid flow in an agent−based simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS 2001, the 13th European Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based simulation of water flow for environment modelling in estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2000 Agent-Based Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Passau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent system integrating vortex methods for fluid flow computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IMACS congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition and Information Extraction in Historical Handwritten Tables : Toward Understanding Early 20th Century Paris Census</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Constum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis Systems 2022 proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13237, Springer International Publishing, pp.143-157, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIIC : City-Level Agent-Based Traffic Simulation Adapted to Emergency Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Czura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hideki Takayasu, Nobuyasu Ito, Itsuki Noda, Misako Takayasu </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Social Modeling and Simulation, plus Econophysics Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer proceedings in complexity, , pp.265-274, 2015, 978-3-319-20590-8. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20591-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different goals in multiscale simulations and how to reach them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dutot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertelle, Cyrille; Duchamp, Gérard H.E.; Kadri-Dahmani, Hakima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems and Self-organization Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.29-39, 2009, Understanding Complex Systems, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decentralised Approach for the Transportation On Demand Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From System Complexity to Emergent Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.281-289, 2009, Understanding Complex Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422354v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Levels of Description in a Fluid Flow Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moulay A. Aziz-Alaoui et Cyrille Bertelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Properties in Natural and Artificial Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.87-99, 2006, Springer Complexity: Understanding Complex Systems series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANIEL: A fast Document Attention Network for Information Extraction and Labelling of handwritten documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Constum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial knowledge modelling for agent based system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Del Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Stevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décentralisée pour résoudre le problème du transport à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Zeddini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation et à la prise en compte informatique de niveaux de descriptions multiples. Application aux écosystèmes aquatiques Penicillo haere, nam scalas aufero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université du Havre, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00394623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7956,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9A72E2F"/>
+    <w:nsid w:val="2FAD5A6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8187,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrick-tranouez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1962-0782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087635259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507614v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leturcq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/hlcs18627" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292988v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88017-9_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacarias Curi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Saavedra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alceu de Souza Britto Jr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20766-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154472v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ba&#241;gate" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11574" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Constum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-024-00511-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231209998" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Pham Minh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh-Duc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2069774" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02476841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.01.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5637" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Kettunen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuula P&#228;&#228;kk&#246;nen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Samuli Liukkonen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antelme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422358v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pr&#233;vost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerebourg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mocaer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Preel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403881v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fodil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012368500003654" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bebin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2168-3204.2023.20.1.10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kempf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_10" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alceu de S. Britto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956416" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Massonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03501227v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pinson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.COSIT.2019.4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Ruokolainen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Liukkonen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322905.3322911" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111135v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Czura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.31" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20591-5_24" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267004v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislavs Dovgalecs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burnett" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.208" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palfray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovgalecs Vladislavs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burnett Alexandre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422372v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422630v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nabaa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zeddini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317670v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422354v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198098v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555188v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066038v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Stevenin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Perret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00394623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierrick-tranouez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1962-0782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087635259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tyfVtnsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507614v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leturcq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/hlcs18627" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88017-9_1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacarias Curi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Saavedra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alceu de Souza Britto Jr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20766-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154472v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ba&#241;gate" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11574" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Constum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-024-00511-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231209998" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Pham Minh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281658" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh-Duc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2069774" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02476841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.01.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5637" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Kettunen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuula P&#228;&#228;kk&#246;nen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Samuli Liukkonen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antelme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422358v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pr&#233;vost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerebourg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403971v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mocaer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Preel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_12" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fodil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012368500003654" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199760v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bebin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2168-3204.2023.20.1.10" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199765v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kempf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alceu de S. Britto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956416" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Massonet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03501227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Pham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Ruokolainen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Liukkonen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322905.3322911" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pinson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.COSIT.2019.4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Czura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.31" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20591-5_24" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislavs Dovgalecs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burnett" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.208" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palfray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovgalecs Vladislavs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burnett Alexandre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Laurent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413713v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422630v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nabaa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zeddini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317620v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317823v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675614v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214436v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422354v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198098v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Stevenin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Perret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00394623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>