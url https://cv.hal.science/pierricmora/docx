--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -1468,209 +1468,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of residual stress profiles from ultrasonic Rayleigh wave dispersion data</w:t>
+                <w:t xml:space="preserve">Rayleigh wave harmonic generation in materials with depth-dependent non-linear properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Spies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (5), 15 p. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (5), pp. 2678-2684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/aab244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5036732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181987v1</w:t>
+                <w:t xml:space="preserve">hal-03181595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh wave harmonic generation in materials with depth-dependent non-linear properties</w:t>
+                <w:t xml:space="preserve">Inversion of residual stress profiles from ultrasonic Rayleigh wave dispersion data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Spies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 143 (5), pp. 2678-2684. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (5), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5036732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aab244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181595v1</w:t>
+                <w:t xml:space="preserve">hal-03181987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient 3D elastodynamic field in an embedded multilayered anisotropic plate</w:t>
               </w:r>
@@ -2897,51 +2897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D2B00B2"/>
+    <w:nsid w:val="3C2F6040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3128,51 +3128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierricmora" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1013-6863" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAS-4647-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyss&#232;de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0891" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2021.102736" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D&#8217; Urso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102553" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.07.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD5Q031L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2018.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aab244" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036732" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gutierrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Mendez-Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monsivais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/67002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz-De-Anda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/99/54002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423427v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1071" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01290710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0382" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierricmora" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1013-6863" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAS-4647-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyss&#232;de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0891" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2021.102736" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D&#8217; Urso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102553" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.07.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD5Q031L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2018.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181987v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aab244" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gutierrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Mendez-Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monsivais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/67002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz-De-Anda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/99/54002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423427v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1071" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01290710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0382" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>