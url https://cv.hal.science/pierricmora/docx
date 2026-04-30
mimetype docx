--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -824,343 +824,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamb waves in the wavenumber-time domain: Separation of established and non-established regimes</w:t>
+                <w:t xml:space="preserve">Seismic Metashielding by a Line of Resonators Over a Granular Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103, 37 p. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2021.102736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.16.044002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217726v1</w:t>
+                <w:t xml:space="preserve">hal-03382305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Metashielding by a Line of Resonators Over a Granular Layer</w:t>
+                <w:t xml:space="preserve">Air leak detection in a pressurized containment building mock-up using elastic guided waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy D’ Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.16.044002⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382305v1</w:t>
+                <w:t xml:space="preserve">hal-03381868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air leak detection in a pressurized containment building mock-up using elastic guided waves</w:t>
+                <w:t xml:space="preserve">Lamb waves in the wavenumber-time domain: Separation of established and non-established regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.102553. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, 37 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2021.102736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381868v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the validity of several previously published perturbation formulas for the acoustoelastic effect on Rayleigh waves</w:t>
               </w:r>
@@ -2897,51 +2897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C2F6040"/>
+    <w:nsid w:val="CE4EC9CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3128,51 +3128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierricmora" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1013-6863" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAS-4647-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyss&#232;de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0891" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2021.102736" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D&#8217; Urso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102553" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.07.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD5Q031L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2018.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181987v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aab244" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gutierrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Mendez-Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monsivais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/67002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz-De-Anda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/99/54002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423427v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1071" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01290710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0382" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierricmora" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1013-6863" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAS-4647-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyss&#232;de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0891" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D&#8217; Urso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2021.102736" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.07.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD5Q031L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2018.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181987v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aab244" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gutierrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Mendez-Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monsivais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/67002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz-De-Anda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/99/54002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423427v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1071" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01290710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0382" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>