--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -98,53 +98,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1013-6863</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=yGdY8S0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AAS-4647-2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -197,1846 +218,1846 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-equilibrium dynamics in concrete: Effects of pump-induced conditioning on nonlinear coda wave interferometry parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilan Shaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 159 (1), pp.702-714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0042244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear resonant ultrasound spectroscopy for profiling thermal damage gradients and monitoring post-fire recovery in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Fengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 505, pp.144811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent and incoherent Rayleigh wave attenuation for discriminating microstructural effects of thermal damage from moisture conditions in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Fengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 156, pp.103473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ndteint.2025.103473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic response of a cylinder loaded by a Hertzian contact pressure and maintained in equilibrium by its inertia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 480 (2287), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2023.0891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear generation of a zero group velocity mode in an elastic plate by non-collinear mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Raetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119, 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Metashielding by a Line of Resonators Over a Granular Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (4), 9 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.16.044002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air leak detection in a pressurized containment building mock-up using elastic guided waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy D’ Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.102553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb waves in the wavenumber-time domain: Separation of established and non-established regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103, 37 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2021.102736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the validity of several previously published perturbation formulas for the acoustoelastic effect on Rayleigh waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91, pp. 114-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2018.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of elastic coefficients of child cortical bone using resonant ultrasound spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90, pp.40 - 44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation theory for acoustoelastic effects in heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86, pp. 1-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2018.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh wave harmonic generation in materials with depth-dependent non-linear properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Spies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143 (5), pp. 2678-2684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5036732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of residual stress profiles from ultrasonic Rayleigh wave dispersion data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Spies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (5), 15 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aab244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient 3D elastodynamic field in an embedded multilayered anisotropic plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 69, pp.106-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization in finite disordered vibrating rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Mendez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monsivais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 101, 6 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/101/67002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doorway states in quasi-one-dimensional elastic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diaz-De-Anda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Mendez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 99 (5), 6 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/99/54002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2046,673 +2067,673 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the thermal damage gradient in concrete using linear and non-linear ultrasonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Fengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter.noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.1786-1793, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3397/IN_2024_3078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des gradients de bétons endommagés thermiquement en utilisant des ondes de surface ultrasonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Fengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gennesseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnobéton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération non-linéaire d’un mode à vitesse de groupe nulle dans une plaque élastique par interaction non-colinéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Raetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cables are elastic waveguides with granular cross section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les câbles sont des guides d'ondes élastiques à section granulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of surface waves with an array of subwavelength resonators in a granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.623-623, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2722,114 +2743,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse élastodynamique d'une plaque stratifiée anisotrope : approches comparées. : Vers le développement de méthodes hybrides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Bordeaux, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015BORD0382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01290710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2897,51 +2918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE4EC9CA"/>
+    <w:nsid w:val="F1FA2EF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3128,51 +3149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierricmora" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1013-6863" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAS-4647-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyss&#232;de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0891" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D&#8217; Urso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2021.102736" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.07.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD5Q031L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2018.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181987v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aab244" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gutierrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Mendez-Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monsivais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/67002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz-De-Anda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/99/54002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423427v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1071" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01290710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0382" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierricmora" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1013-6863" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=yGdY8S0AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAS-4647-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyss&#232;de" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0891" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D&#8217; Urso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102553" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2021.102736" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.07.020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD5Q031L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2018.12.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spies" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5036732" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aab244" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gutierrez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Mendez-Sanchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monsivais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/67002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz-De-Anda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/99/54002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240364v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1071" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01290710v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0382" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>