--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -307,187 +307,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What is a Chemical Element?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Studies in the Philosophy of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (3-4), pp.286-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02698595.2023.2195306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Are acids natural kinds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10698-023-09485-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437279v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04437292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degrees of Freedom</w:t>
               </w:r>
@@ -1210,225 +1210,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cross-Temporal Necessitation? A Platonist Reply to Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Rietdijk–Putnam–Maxwell Argument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identical or Distinct? The Paneth–Fajans Debate on the Nature of Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437608v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04437614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four Degrees of Temporal Becoming</w:t>
               </w:r>
@@ -1843,73 +1843,73 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Acids Natural Kinds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centenary Workshop on the Bifurcation of Acidity: Protonism versus Electronism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Coburg, Germany</w:t>
+              <w:t xml:space="preserve">Young Researchers Day VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437487v1</w:t>
+                <w:t xml:space="preserve">hal-04437495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Acids Multiply Realised?</w:t>
               </w:r>
@@ -1981,73 +1981,73 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Acids Natural Kinds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Researchers Day VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Centenary Workshop on the Bifurcation of Acidity: Protonism versus Electronism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Coburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437495v1</w:t>
+                <w:t xml:space="preserve">hal-04437487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Acids Natural Kinds?</w:t>
               </w:r>
@@ -2165,165 +2165,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Einstein’s Block Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMEC PhD Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identical or Distinct? The Paneth–Fajans Debate on the Nature of Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th ISPC Summer Symposium of the International Society for the Philosophy of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437507v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04437502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Temporal Necessitation? A Platonist Reply to Leininger</w:t>
               </w:r>
@@ -2855,165 +2855,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relativistic Temporal Becoming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Leuven-Buenos Aires Workshop on the Philosophy of Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conventionality and Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on the Nature and Ontology of Spacetime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Albena, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437531v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04437558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Periodic Table and the Quest for the Philosopher’s Stone of Quantum Alchemy</w:t>
               </w:r>
@@ -3131,165 +3131,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reaching into the Past: Or How to Slay Wheeler’s Smoky Dragon in Delayed-Choice Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth Meeting on the Foundations of Quantum Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On How to Become your own Mother and other Time Travel Paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th HIW Graduate Student Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437563v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04437564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching into the Past: Or How to Slay Wheeler’s Smoky Dragon in Delayed-Choice Experiments</w:t>
               </w:r>
@@ -3407,234 +3407,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Problematic Accommodation of the Rare-Earth Elements in the Periodic Table from 1869 to 1913</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mini Symposium on Controversial Elements: The Rare Earths and Uranium in the 19th and 20th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of Plato and Heisenberg and How to Represent the World in Terms of Broken Symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRF International Conference, Understanding Matter: Philosophical Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Palermo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Position of Chemistry within Heisenberg’s Concept of Closed Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ISPC Summer Symposium of the International Society for the Philosophy of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437573v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04437574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group Structural Realism: An Attempt to Represent the World in Terms of Broken Symmetries</w:t>
               </w:r>
@@ -3890,247 +3890,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Problematic Accommodation of the Rare Earth Elements in the Periodic Table from 1869 to 1913</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIII International Congress of History of Science and Technology (ICHST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendeleev’s Periodic Table and the 19th Century Debates on Atomism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Wald, Positivism, and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Reception of Mendeleev’s System in Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on the History of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Sopron, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437589v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04437588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendeleev’s Philosophical Concept of Chemical Elements in 1869: The Rare Earth Influence</w:t>
               </w:r>
@@ -4198,51 +4198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodating the Transition Elements in the Periodic Table: Troubles with Triads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ISPC Summer Symposium of the International Society for the Philosophy of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Coburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4357,51 +4357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8D8C1CA"/>
+    <w:nsid w:val="5C7293CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4588,51 +4588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pieter-thyssen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3080-6374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Thyssen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnout Ceulemans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10698-023-09485-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437292v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02698595.2023.2195306" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wenmackers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-020-02714-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Substantia-671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-019-00294-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10698-010-9089-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Binnemans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9364-3_11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1273(11)41001-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437611v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437522v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437570v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437574v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437578v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Van Tiggelen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pieter-thyssen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3080-6374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Thyssen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnout Ceulemans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02698595.2023.2195306" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10698-023-09485-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wenmackers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-020-02714-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Substantia-671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-019-00294-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10698-010-9089-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Binnemans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9364-3_11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1273(11)41001-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437522v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437564v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437570v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437578v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Van Tiggelen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>