--- v1 (2026-04-19)
+++ v2 (2026-05-19)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3080-6374</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">qBzo4IkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -192,104 +213,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shattered Symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnout Ceulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University Press, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -299,531 +320,531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are acids natural kinds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10698-023-09485-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a Chemical Element?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Studies in the Philosophy of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (3-4), pp.286-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02698595.2023.2195306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particular Symmetries: Group Theory of the Periodic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437292v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Arnout Ceulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Substantia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/Substantia-671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degrees of Freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Wenmackers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198 (11), pp.10207-10235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11229-020-02714-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventionality and Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (12), pp.1336 - 1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10701-019-00294-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selected Papers on the Periodic Table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10698-023-09485-8⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (3), pp.235-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10698-010-9089-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...320 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -833,366 +854,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendeleev’s Periodic Law and the 19th Century Debates on Atomism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Königshausen &amp; Neumann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry without Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 'Chemical Mechanics' of the Periodic Table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnout Ceulemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mendeleev to Oganesson: A Multidisciplinary Perspective on the Periodic Table</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendeleev and the Rare-Earth Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Binnemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophy of Chemistry: Growth of a New Discipline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 306, Springer Netherlands, pp.155 - 182, 2014, Boston Studies in the Philosophy and History of Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9364-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accommodation of the Rare Earths in the Periodic Table: A Historical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Binnemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on the Physics and Chemistry of Rare Earths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, Elsevier, pp.1-93, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-1273(11)41001-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1202,293 +1223,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identical or Distinct? The Paneth–Fajans Debate on the Nature of Isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rietdijk–Putnam–Maxwell Argument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Temporal Necessitation? A Platonist Reply to Leininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Four Degrees of Temporal Becoming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...131 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1498,242 +1519,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Block Universe: A Philosophical Investigation in Four Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophy. Institute of Philosophy, KU Leuven (Belgium), 2020. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">tel-04437595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symmetry and Symmetry Breaking in the Periodic Table: Towards a Group-Theoretical Classification of the Chemical Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philosophy. Department of Chemistry, KU Leuven (Belgium), 2013. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04437598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accommodating the Rare Earths in the Periodic Table: A Historical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philosophy. Department of Chemistry, KU Leuven (Belgium), 2009. English. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04437601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1743,2553 +1764,2553 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rare-Earth Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norwegian National Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Acids Natural Kinds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenary Workshop on the Bifurcation of Acidity: Protonism versus Electronism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Coburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Acids Multiply Realised?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Multiple Realisation in Chemistry, Biochemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Acids Natural Kinds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Researchers Day VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Acids Natural Kinds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th CLMPST International Congress on Logic, Methodology and Philosophy of Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Kind Pluralism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th ISPC Summer Symposium of the International Society for the Philosophy of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identical or Distinct? The Paneth–Fajans Debate on the Nature of Isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th ISPC Summer Symposium of the International Society for the Philosophy of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einstein’s Block Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEC PhD Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Temporal Necessitation? A Platonist Reply to Leininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Metaphysics of Science, 7th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group-Theoretical Analogy: From Elementary Particles to Chemical Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Society for the Philosophy of Science Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Kent, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particular Symmetries: The Group-Theoretical Nature of Chemical Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th ISPC Summer Symposium of the International Society for the Philosophy of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particular Symmetries: The Group-Theoretical Nature of Chemical Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Panhellenic Conference in Philosophy of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degrees of Freedom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online Free Will Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B. Loewer; J. Ismael; K. Vihvelin, Jul 2020, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degrees of Freedom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identity Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendeleev’s Nightmare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Christmas Lecture of the Faculty of Sciences, KU Leuven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodating the Rare Earths in the Periodic Table: A Puzzling History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on the Chemistry and Physics of the Transactinide Elements (TAN 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Wilhelmshaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventionality and Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Christmas Lecture of the Faculty of Sciences, KU Leuven</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on the Nature and Ontology of Spacetime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Albena, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic Temporal Becoming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Leuven-Buenos Aires Workshop on the Philosophy of Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Periodic Table and the Quest for the Philosopher’s Stone of Quantum Alchemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Sigma Aldrich Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Blankenberge, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peaceful Coexistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Leuven-Buenos Aires Workshop on the Philosophy of Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On How to Become your own Mother and other Time Travel Paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th HIW Graduate Student Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching into the Past: Or How to Slay Wheeler’s Smoky Dragon in Delayed-Choice Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Meeting on the Foundations of Quantum Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching into the Past: Or How to Slay Wheeler’s Smoky Dragon in Delayed-Choice Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Summer School in Philosophy of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Saig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching into the Past: Or How to Slay Wheeler’s Smoky Dragon in Delayed-Choice Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leuven–Bristol Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Position of Chemistry within Heisenberg’s Concept of Closed Theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th ISPC Summer Symposium of the International Society for the Philosophy of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of Plato and Heisenberg and How to Represent the World in Terms of Broken Symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRF International Conference, Understanding Matter: Philosophical Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Palermo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Problematic Accommodation of the Rare-Earth Elements in the Periodic Table from 1869 to 1913</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini Symposium on Controversial Elements: The Rare Earths and Uranium in the 19th and 20th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group Structural Realism: An Attempt to Represent the World in Terms of Broken Symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ISPC Summer Symposium of the International Society for the Philosophy of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group Theory and the Periodic System: Symmetry-Induced Classifications in Quantum Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on the Periodic Table</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Cusco, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry Breaking and Everett’s Many-World Hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ISPC Summer Symposium of the International Society for the Philosophy of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Group Theoretical Analysis of the Periodic System of Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th ISPC Summer Symposium of the International Society for the Philosophy of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Reception of Mendeleev’s System in Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Van Tiggelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on the History of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Sopron, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendeleev’s Periodic Table and the 19th Century Debates on Atomism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Wald, Positivism, and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Problematic Accommodation of the Rare Earth Elements in the Periodic Table from 1869 to 1913</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII International Congress of History of Science and Technology (ICHST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendeleev’s Philosophical Concept of Chemical Elements in 1869: The Rare Earth Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ISPC Summer Symposium of the International Society for the Philosophy of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodating the Transition Elements in the Periodic Table: Troubles with Triads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ISPC Summer Symposium of the International Society for the Philosophy of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Coburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4357,51 +4378,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C7293CF"/>
+    <w:nsid w:val="EEA7D020"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4588,51 +4609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pieter-thyssen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3080-6374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Thyssen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnout Ceulemans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02698595.2023.2195306" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10698-023-09485-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wenmackers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-020-02714-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Substantia-671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-019-00294-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10698-010-9089-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Binnemans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9364-3_11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1273(11)41001-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437522v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437564v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437570v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437578v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Van Tiggelen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pieter-thyssen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3080-6374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=qBzo4IkAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Thyssen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnout Ceulemans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10698-023-09485-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02698595.2023.2195306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Substantia-671" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wenmackers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-020-02714-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-019-00294-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10698-010-9089-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Binnemans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9364-3_11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1273(11)41001-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437579v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Van Tiggelen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437586v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>