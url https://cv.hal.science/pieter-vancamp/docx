--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -457,317 +457,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Molecular Mechanisms of the Neurodevelopmental Consequences of Fetal Protein Deficiency: Insights From Rodent Models and Public Health Implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined deletion of Mct8 and Dio2 impairs SVZ neurogliogenesis and olfactory function in adult mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Valcárcel-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Amarger</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Butruille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Remaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Guadaño-Ferraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100339⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.106572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2024.106572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665894v2</w:t>
+                <w:t xml:space="preserve">hal-05014664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined deletion of Mct8 and Dio2 impairs SVZ neurogliogenesis and olfactory function in adult mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the Molecular Mechanisms of the Neurodevelopmental Consequences of Fetal Protein Deficiency: Insights From Rodent Models and Public Health Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Guadaño-Ferraz</w:t>
+                <w:t xml:space="preserve">Morgane Frapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Amarger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 199, pp.106572. </w:t>
+              <w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (5), pp.100339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2024.106572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014664v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental exposure to thyroid disruptors: misprogramming of the brain’s stem cells in later life?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Remaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Regeneration Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (3), pp.527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -961,51 +961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Butruille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1108,51 +1108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Spirhanzlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Butruille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Gothié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1320,51 +1320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Demeneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Remaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1411,77 +1411,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid Hormone and Neural Stem Cells: Repair Potential Following Brain and Spinal Cord Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Butruille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Demeneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Remaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1509,399 +1509,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender-specific effects of transthyretin on neural stem cell fate in the subventricular zone of the adult mouse</w:t>
+                <w:t xml:space="preserve">Insights from zebrafish deficiency models to understand the impact of local thyroid hormone regulator action on early development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Luongo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Houbrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Darras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56156-w⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 279, pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895064v1</w:t>
+                <w:t xml:space="preserve">hal-05014641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from zebrafish deficiency models to understand the impact of local thyroid hormone regulator action on early development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-Dependent Changes in Glucose Homeostasis in Male Deiodinase Type 2 Knockout Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houbrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen Sergeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Gysemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.09.011⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160 (11), pp.2759-2772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2019-00445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014641v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Dependent Changes in Glucose Homeostasis in Male Deiodinase Type 2 Knockout Zebrafish</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gender-specific effects of transthyretin on neural stem cell fate in the subventricular zone of the adult mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jurgen Sergeys</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Gothié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conny Gysemans</w:t>
+                <w:t xml:space="preserve">Cristina Luongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 160 (11), pp.2759-2772. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.19689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2019-00445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56156-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014646v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knockdown of the thyroid hormone transporter MCT8 in chicken retinal precursor cells hampers early retinal development and results in a shift towards more UV/blue cones at the expense of green/red cones</w:t>
               </w:r>
@@ -1913,64 +1913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele M.A. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Eye Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 178, pp.135-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2043,51 +2043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Demeneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Remaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 228 (1), pp.e13316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2134,51 +2134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From zebrafish to human: A comparative approach to elucidate the role of the thyroid hormone transporter MCT8 during brain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 265, pp.219-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2225,51 +2225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the role of regulators of thyroid hormone availability in early brain development: Merits and potential of the chicken embryo model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 459, pp.71-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2342,51 +2342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Remmerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (48), pp.11616-11631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2740,51 +2740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieve Moons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68, pp.92-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3396,90 +3396,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormone regulation of adult neural stem cell fate: A comparative analysis between rodents and primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Butruille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Demeneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Remaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Stem Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 116, Elsevier, pp.133-192, 2021, Vitamins and Hormones, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3603,51 +3603,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="566FB751"/>
+    <w:nsid w:val="950F30AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3834,51 +3834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pieter-vancamp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0230-2833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vancamp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demonceaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-025-05201-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665894v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Frapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Valc&#225;rcel-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Remaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guada&#241;o-Ferraz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106572" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1673-5374.346053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Siemes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyka Markova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Spangenberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shevchuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12202487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Blay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;billot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boelen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2022.01.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spirhanzlova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Gothi&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117654" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00283" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00875" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luongo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56156-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houbrechts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Darras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.09.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Beckers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Sergeys" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Gysemans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2019-00445" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele M.A. Bourgeois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2018.09.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Gothi&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13316" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.11.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.01.045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Deprez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Remmerie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1917-17.2017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Delbaere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn van Herck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Bourgeois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Green" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-16-0323" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zevenbergen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stitipragyan Bhumika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lemmens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Moons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2015.04.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-015-0744-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle M. Darras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.vh.2021.02.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pieter-vancamp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0230-2833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vancamp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demonceaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-025-05201-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Valc&#225;rcel-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Remaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guada&#241;o-Ferraz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106572" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665894v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Frapin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1673-5374.346053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Siemes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyka Markova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Spangenberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shevchuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12202487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Blay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;billot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boelen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2022.01.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spirhanzlova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Gothi&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117654" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00283" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00875" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houbrechts" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Darras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.09.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Beckers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Sergeys" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Gysemans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2019-00445" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luongo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56156-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele M.A. Bourgeois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2018.09.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Gothi&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13316" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.11.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.01.045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Deprez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Remmerie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1917-17.2017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Delbaere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn van Herck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Bourgeois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Green" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-16-0323" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zevenbergen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stitipragyan Bhumika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lemmens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Moons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2015.04.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-015-0744-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle M. Darras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.vh.2021.02.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>