--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -94,3285 +94,3306 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0230-2833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=M2B5sywAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced Availability of Essential Amino Acids Disrupts Differentiation of Anorexigenic POMC Neurons in the Fetal Rat Hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (11), pp.14261-14285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-025-05201-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unraveling the Molecular Mechanisms of the Neurodevelopmental Consequences of Fetal Protein Deficiency: Insights From Rodent Models and Public Health Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Frapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (5), pp.100339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665894v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined deletion of Mct8 and Dio2 impairs SVZ neurogliogenesis and olfactory function in adult mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Valcárcel-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Butruille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Remaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Guadaño-Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.106572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2024.106572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developmental exposure to thyroid disruptors: misprogramming of the brain’s stem cells in later life?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Remaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neural Regeneration Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/1673-5374.346053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteome Analysis of Thyroid Hormone Transporter Mct8/Oatp1c1-Deficient Mice Reveals Novel Dysregulated Target Molecules Involved in Locomotor Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devon Siemes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyka Markova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippa Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Shevchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vitamins and Hormones, 12 (20), pp.2487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12202487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developmental thyroid disruption permanently affects the neuroglial output in the murine subventricular zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Butruille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Boelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stem Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (3), pp.459-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2022.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pyriproxyfen metabolite, 4′–OH–PPF, disrupts thyroid hormone signaling in neural stem cells, modifying neurodevelopmental genes affected by ZIKA virus infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Spirhanzlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Butruille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Gothié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 285, pp.117654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thyroid Hormone and Neural Stem Cells: Repair Potential Following Brain and Spinal Cord Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Butruille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Demeneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Remaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the Observed Decrease in Body Temperature During Industrialization Due to Thyroid Hormone-Dependent Thermoregulation Disruption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Demeneix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2020.00470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monocarboxylate Transporter 8 Deficiency: Delayed or Permanent Hypomyelination?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Demeneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Remaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2020.00283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender-specific effects of transthyretin on neural stem cell fate in the subventricular zone of the adult mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Gothié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Luongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.19689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56156-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights from zebrafish deficiency models to understand the impact of local thyroid hormone regulator action on early development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houbrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 279, pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age-Dependent Changes in Glucose Homeostasis in Male Deiodinase Type 2 Knockout Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houbrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen Sergeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Gysemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160 (11), pp.2759-2772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2019-00445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thyroid hormone regulation of neural stem cell fate: From development to ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐david Gothié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Demeneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Remaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228 (1), pp.e13316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.13316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knockdown of the thyroid hormone transporter MCT8 in chicken retinal precursor cells hampers early retinal development and results in a shift towards more UV/blue cones at the expense of green/red cones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele M.A. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houbrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, pp.135-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exer.2018.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From zebrafish to human: A comparative approach to elucidate the role of the thyroid hormone transporter MCT8 during brain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 265, pp.219-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2017.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MCT8 deficiency in Purkinje cells disrupts embryonic chicken cerebellar development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn van Herck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232 (2), pp.259-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JOE-16-0323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissecting the role of regulators of thyroid hormone availability in early brain development: Merits and potential of the chicken embryo model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 459, pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2017.01.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deficiency of the Thyroid Hormone Transporter Monocarboxylate Transporter 8 in Neural Progenitors Impairs Cellular Processes Crucial for Early Corticogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Remmerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (48), pp.11616-11631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1917-17.2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of Chicken Thyroid Hormone Transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn van Herck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zevenbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (6), pp.2560-2574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2015-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosaic Expression of Thyroid Hormone Regulatory Genes Defines Cell Type-Specific Dependency in the Developing Chicken Cerebellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn van Herck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cerebellum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.710-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12311-015-0744-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decreased thyroid hormone signaling accelerates the reinnervation of the optic tectum following optic nerve crush in adult zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stitipragyan Bhumika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieve Moons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcn.2015.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de l'unité mixte de recherche physiopathologie des adaptations nutritionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Nantes Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035558v1</w:t>
-              </w:r>
-[...2653 lines deleted...]
-                <w:t xml:space="preserve">hal-05014625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary protein restriction disrupts hypothalamic neurogenesis in fetal rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Amarger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société de NeuroENdocrinologie (SNE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix de la SNE Building a brain: The need for thyroid hormone and protein during foetal development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Title: Building a brain: The need for thyroid hormone and protein during foetal development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Amarger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 éme colloque de la société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SNE, Sep 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société de NeuroENdocrinologie (SNE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399714v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Title: Building a brain: The need for thyroid hormone and protein during foetal development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prix de la SNE Building a brain: The need for thyroid hormone and protein during foetal development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Amarger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société de NeuroENdocrinologie (SNE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">45 éme colloque de la société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNE, Sep 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697177v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormone and brain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle M. Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Thyroid Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3382,160 +3403,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormone regulation of adult neural stem cell fate: A comparative analysis between rodents and primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Butruille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Demeneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Remaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Stem Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 116, Elsevier, pp.133-192, 2021, Vitamins and Hormones, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.vh.2021.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3603,51 +3624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="950F30AB"/>
+    <w:nsid w:val="AD6DBEDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3834,51 +3855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pieter-vancamp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0230-2833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vancamp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demonceaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-025-05201-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Valc&#225;rcel-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Remaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guada&#241;o-Ferraz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106572" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665894v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Frapin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1673-5374.346053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Siemes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyka Markova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Spangenberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shevchuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12202487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Blay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;billot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boelen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2022.01.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spirhanzlova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Gothi&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117654" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00283" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00875" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houbrechts" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Darras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.09.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Beckers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Sergeys" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Gysemans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2019-00445" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luongo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56156-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele M.A. Bourgeois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2018.09.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Gothi&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13316" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.11.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.01.045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Deprez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Remmerie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1917-17.2017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Delbaere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn van Herck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Bourgeois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Green" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-16-0323" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zevenbergen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stitipragyan Bhumika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lemmens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Moons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2015.04.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-015-0744-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle M. Darras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.vh.2021.02.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pieter-vancamp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0230-2833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=M2B5sywAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vancamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demonceaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-025-05201-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665894v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Frapin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100339" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014664v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Valc&#225;rcel-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Remaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guada&#241;o-Ferraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106572" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1673-5374.346053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Siemes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyka Markova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Spangenberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shevchuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12202487" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Blay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;billot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2022.01.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spirhanzlova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Gothi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117654" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00875" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00470" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00283" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luongo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56156-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houbrechts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Darras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.09.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Beckers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Sergeys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Gysemans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2019-00445" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895073v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Gothi&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13316" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele M.A. Bourgeois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2018.09.018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.11.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Delbaere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn van Herck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Bourgeois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Green" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-16-0323" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.01.045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Deprez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Remmerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1917-17.2017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zevenbergen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-015-0744-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stitipragyan Bhumika" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lemmens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Moons" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2015.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697167v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle M. Darras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.vh.2021.02.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>