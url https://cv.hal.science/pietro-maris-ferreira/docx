--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -663,287 +663,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Neuromorphic Spiking Sensor for Smart IoT Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analog Spiking Neural Network Synthesis for the MNIST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Soupizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-023-02164-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29292/jics.v18i1.663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133969v1</w:t>
+                <w:t xml:space="preserve">hal-04118869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Spiking Neural Network Synthesis for the MNIST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF Neuromorphic Spiking Sensor for Smart IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soupizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (1), </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29292/jics.v18i1.663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-023-02164-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118869v1</w:t>
+                <w:t xml:space="preserve">hal-04133969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics Informed Spiking Neural Networks: Application to Digital Predistortion for Power Amplifier Linearization</w:t>
               </w:r>
@@ -1456,261 +1456,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromorphic Analog Spiking-Modulator for Audio Signal Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study Between E-Neurons Mathematical model and Circuit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Daliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 106, </w:t>
+              <w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-020-01729-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/cds2.12017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948290v1</w:t>
+                <w:t xml:space="preserve">hal-02948300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study Between E-Neurons Mathematical model and Circuit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuromorphic Analog Spiking-Modulator for Audio Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Daliri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+                <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cds2.12017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-020-01729-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948300v1</w:t>
+                <w:t xml:space="preserve">hal-02948290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Temperature-Aware Framework on gm/ID-Based Methodology using 180 nm SOI from -40 ◦C to 200 ◦C</w:t>
               </w:r>
@@ -2094,51 +2094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chopper Stabilization Audio Instrumentation Amplifier for IoT Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,365 +2491,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate limits of differential resonant MEMS sensors based on two coupled linear resonators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and characterization of a monolithic CMOS-MEMS mutually injection-locked oscillator for differential resonant sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre M Prache</w:t>
+                <w:t xml:space="preserve">Pierre Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Barniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marti Riverola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tuffc.2018.2869415⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269 (1), pp.160 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868247v1</w:t>
+                <w:t xml:space="preserve">hal-01656775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design considerations of CMOS active inductor for low power applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94 (3), pp.347-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10470-017-1059-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of a monolithic CMOS-MEMS mutually injection-locked oscillator for differential resonant sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Juillard</w:t>
+                <w:t xml:space="preserve">Ultimate limits of differential resonant MEMS sensors based on two coupled linear resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Barniol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marti Riverola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 269 (1), pp.160 - 170. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (12), pp.2440 - 2448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.11.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tuffc.2018.2869415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656775v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Integrated Interferometry-Based Reflectometer for High-Impedance Instrumentation</w:t>
               </w:r>
@@ -3956,5834 +3956,5959 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Framework for Energy-Efficient Analog Neural Network using Multilayer Perceptron Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Neuromorphic RF Power Sensor for Inductive Coupling IoT Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Prats Rioufol</w:t>
+                <w:t xml:space="preserve">Rafael Cantalice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ramos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">Gutemberg Goncalves dos Santos Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Perkusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 23rd IEEE Interregional NEWCAS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on RFID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Santa Fé, New Mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085651v1</w:t>
+                <w:t xml:space="preserve">hal-05555786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Spiking-Rate Neuromorphic System for Efficient RF Source Localization</w:t>
+                <w:t xml:space="preserve">Design Framework for Energy-Efficient Analog Neural Network using Multilayer Perceptron Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Prats Rioufol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference Electronics Circuit and System</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 23rd IEEE Interregional NEWCAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906487v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Low-Power 5 . 8-GHz ULV LNTAs using Normalized Biasing Metric</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucas Compassi-Severo</w:t>
+                <w:t xml:space="preserve">Analog Spiking-Rate Neuromorphic System for Efficient RF Source Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th SBC/SBMicro/IEEE Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, João Pessoa (PB), Brazil. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference Electronics Circuit and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBCCI62366.2024.10703871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631371v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gm/Id based methodology to estimate OTA requirements in low-pass discrete time Σ∆-ADCs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+                <w:t xml:space="preserve">Design of Low-Power 5 . 8-GHz ULV LNTAs using Normalized Biasing Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa M. da F. Botinelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe F. Caetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamu Saotome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Compassi-Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557892⟩</w:t>
+              <w:t xml:space="preserve">37th SBC/SBMicro/IEEE Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, João Pessoa (PB), Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI62366.2024.10703871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403410v1</w:t>
+                <w:t xml:space="preserve">hal-04631371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Estimation of Digital Predistortion based on Spiking Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siqi Wang</w:t>
+                <w:t xml:space="preserve">A gm/Id based methodology to estimate OTA requirements in low-pass discrete time Σ∆-ADCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NewCAS58973.2024.10666321⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885723v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédistorsion numérique pour linéariser les amplificateurs de puissance à l’aide de réseaux de neurones à spike (SNN) via retour Over-the-Air</w:t>
+                <w:t xml:space="preserve">Power Consumption Estimation of Digital Predistortion based on Spiking Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sherbrooke, France. pp.338-342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NewCAS58973.2024.10666321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302637v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Ultra-Low Power Electronic Neuron Towards a Faithful Biomimetic Behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+                <w:t xml:space="preserve">Prédistorsion numérique pour linéariser les amplificateurs de puissance à l’aide de réseaux de neurones à spike (SNN) via retour Over-the-Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193898v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitter Noise Impact on Analog Spiking Neural Networks: STDP Limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the Ultra-Low Power Electronic Neuron Towards a Faithful Biomimetic Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Prats Rioufol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI),</w:t>
+              <w:t xml:space="preserve">36th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/sbcci60457.2023.10261661⟩</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sbcci60457.2023.10261961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193888v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a passive dispersive filter for analog pulse compression radar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
+                <w:t xml:space="preserve">Jitter Noise Impact on Analog Spiking Neural Networks: STDP Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Prats Rioufol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TELSIKS57806.2023.10316071⟩</w:t>
+              <w:t xml:space="preserve">36th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sbcci60457.2023.10261661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316496v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tunable Morris-Lecar Spiking Neuron in CMOS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+                <w:t xml:space="preserve">Design of a passive dispersive filter for analog pulse compression radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Anastasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejana Milić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 66th International Midwest Symposium on Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Niš, Serbia. pp.262 - 265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TELSIKS57806.2023.10316071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141227v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Neural Network Feasibility Using Analog Spiking Neurons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">A Tunable Morris-Lecar Spiking Neuron in CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 IEEE 66th International Midwest Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689837v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-band Transmitter Linearization using Spiking Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siqi Wang</w:t>
+                <w:t xml:space="preserve">Deep Neural Network Feasibility Using Analog Spiking Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Proc. Asia-Pacific Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Porto Alegre, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799133v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an Inverter-Based CMOS Envelope Detector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Ou</w:t>
+                <w:t xml:space="preserve">Dual-band Transmitter Linearization using Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Proc. Asia-Pacific Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799138v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart IoT - Implementation of Neuromorphic Circuits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of an Inverter-Based CMOS Envelope Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Forum on Research and Technologies for Society and Industry Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726659v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-nJ per Decison Schmitt Trigger Comparator for Neuromorphic Spike Detection in 55nm Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Smart IoT - Implementation of Neuromorphic Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Zaniboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael El-Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Forum on Research and Technologies for Society and Industry Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726654v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.2 nW Neuromorphic Enhanced Wake-Up Radio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-nJ per Decison Schmitt Trigger Comparator for Neuromorphic Spike Detection in 55nm Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893247⟩</w:t>
+              <w:t xml:space="preserve">7th Forum on Research and Technologies for Society and Industry Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RTSI55261.2022.9905228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689791v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Modeling of Nonlinear Power Amplifiers Using Spiking Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1.2 nW Neuromorphic Enhanced Wake-Up Radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE New Circuits System Conference (NEWCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Porto Alegre, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689855v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 237 ppm / ◦ C L-Band Active Inductance Based Voltage Controlled Oscillator in SOI 0.18 µm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Alves</w:t>
+                <w:t xml:space="preserve">Behavioral Modeling of Nonlinear Power Amplifiers Using Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE New Circuits System Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Quebec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329925v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flexible Low-Cost Discrete-Time Wake-up Receiver for LoRaWAN Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Binsfeld Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE New Circuits Syst. Conf. (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly-linear, integration-compatible output metric for amplitude-modulated resonant sensors based on weakly-coupled resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mostafa</w:t>
+                <w:t xml:space="preserve">A 237 ppm / ◦ C L-Band Active Inductance Based Voltage Controlled Oscillator in SOI 0.18 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Kraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Campinas, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI53441.2021.9529990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSORS47125.2020.9278642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02948372v1</w:t>
+                <w:t xml:space="preserve">hal-03329925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 108-dB DR 103-dB SNR Delay-Time Chopper Stabilization Audio CT ΔΣ Modulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamel Nebhen</w:t>
+                <w:t xml:space="preserve">A highly-linear, integration-compatible output metric for amplitude-modulated resonant sensors based on weakly-coupled resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Masmoudi</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gouspy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. Design &amp; Test of Integr. Micro&amp;Nano-Syst.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTS48731.2020.9196151⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS47125.2020.9278642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612626v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-Voltage-Temperature Analysis of a CMOS-MEMS Readout Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 108-dB DR 103-dB SNR Delay-Time Chopper Stabilization Audio CT ΔΣ Modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Nebhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752699⟩</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. Design &amp; Test of Integr. Micro&amp;Nano-Syst.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Hammamet, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTS48731.2020.9196151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290321v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compact Active Phaser with Enhanced Linearity of Group Delay for Analog Signal Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Alberto de França Ferreira</w:t>
+                <w:t xml:space="preserve">An Adaptative Ratio-Metric Analog-To-Digital Interface For Weakly-Coupled Resonant Sensors Based On Mutually Injection-Locked Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TELSIKS46999.2019.9002018⟩</w:t>
+              <w:t xml:space="preserve">Proc. IEEE Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290328v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptative Ratio-Metric Analog-To-Digital Interface For Weakly-Coupled Resonant Sensors Based On Mutually Injection-Locked Oscillators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
+                <w:t xml:space="preserve">A Compact Active Phaser with Enhanced Linearity of Group Delay for Analog Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Alberto de França Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752831⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nis, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TELSIKS46999.2019.9002018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290315v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-Aware gm/ID-based Methodology for Active Inductor Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process-Voltage-Temperature Analysis of a CMOS-MEMS Readout Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Circuits and System Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. IEEE Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268794v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficient fJ / spike LTS e-Neuron using 55-nm node</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-Aware gm/ID-based Methodology for Active Inductor Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Circuits and System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, São Paulo, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290309v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-Band 50Gb/s Ring Modulator in a 300mm Si Photonic Platform</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Le Maitre</w:t>
+                <w:t xml:space="preserve">Energy efficient fJ / spike LTS e-Neuron using 55-nm node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. B. Quelene</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathan de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 European Conference on Optical Communication (ECOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rome, France. pp.1-3, </w:t>
+              <w:t xml:space="preserve">32nd SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, São Paulo, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2018.8535526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3338852.3339852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203134v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Synthesis of Arbitrary Group Delay Filters for Integrated Analog Signal Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+                <w:t xml:space="preserve">Resolution of phase difference and frequency measurements of mutually injection-locked oscillators for resonant sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Benabes</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Barniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">2018 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icecs.2018.8617912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898793v1</w:t>
+                <w:t xml:space="preserve">hal-01800828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of phase difference and frequency measurements of mutually injection-locked oscillators for resonant sensing applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre M Prache</w:t>
+                <w:t xml:space="preserve">Design and Synthesis of Arbitrary Group Delay Filters for Integrated Analog Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Alberto de França Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nuria Barniol</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icecs.2018.8617912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800828v1</w:t>
+                <w:t xml:space="preserve">hal-01898793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear enhancement of locking range of mutually injection-locked oscillators for resonant sensing applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O-Band 50Gb/s Ring Modulator in a 300mm Si Photonic Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Michit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Quelene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/eftf.2018.8409010⟩</w:t>
+              <w:t xml:space="preserve">2018 European Conference on Optical Communication (ECOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2018.8535526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796631v1</w:t>
+                <w:t xml:space="preserve">hal-03203134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A − 40 to 250 °C Triple Modular Redundancy Temperature Sensor for Turbofan Engines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear enhancement of locking range of mutually injection-locked oscillators for resonant sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eftf.2018.8409010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/sbcci.2018.8533226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01868264v1</w:t>
+                <w:t xml:space="preserve">hal-01796631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of resonant sensors based on mutually injection-locked oscillators beyond the critical Duffing amplitude</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A − 40 to 250 °C Triple Modular Redundancy Temperature Sensor for Turbofan Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mezaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bento Gonçalves, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sbcci.2018.8533226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/eftf.2018.8409011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01796629v1</w:t>
+                <w:t xml:space="preserve">hal-01868264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CMOS Envelope Detector for Low Power Wireless Receiver Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Ou</w:t>
+                <w:t xml:space="preserve">Analysis of resonant sensors based on mutually injection-locked oscillators beyond the critical Duffing amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 16th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/newcas.2018.8585458⟩</w:t>
+              <w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eftf.2018.8409011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789807v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of output metric on the resolution of mode-localized MEMS resonant sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre M Prache</w:t>
+                <w:t xml:space="preserve">A CMOS Envelope Detector for Low Power Wireless Receiver Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nuria Barniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS), 2017 Joint Conference of the European</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/fcs.2017.8088943⟩</w:t>
+              <w:t xml:space="preserve">2018 16th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/newcas.2018.8585458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657114v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Considerations of a CMOS Envelope Detector for Low Power Wireless Receiver Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Ou</w:t>
+                <w:t xml:space="preserve">Impact of output metric on the resolution of mode-localized MEMS resonant sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Barniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2017 15th IEEE International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/newcas.2017.8010148⟩</w:t>
+              <w:t xml:space="preserve">Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS), 2017 Joint Conference of the European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Besancon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/fcs.2017.8088943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657109v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay estimation and measurement circuit for a high-speed CMOS clocked comparator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laugier</w:t>
+                <w:t xml:space="preserve">Design Considerations of a CMOS Envelope Detector for Low Power Wireless Receiver Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 European Conference on Circuit Theory and Design (ECCTD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ecctd.2017.8093261⟩</w:t>
+              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2017 15th IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/newcas.2017.8010148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657124v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A temperature-aware analysis of latched comparators for smart vehicle applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fernando a P Barúqui</w:t>
+                <w:t xml:space="preserve">Delay estimation and measurement circuit for a high-speed CMOS clocked comparator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Cron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos F T Soares</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Symposium on Integrated Circuits and Systems Design: Chip on the Sands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3109984.3109994⟩</w:t>
+              <w:t xml:space="preserve">2017 European Conference on Circuit Theory and Design (ECCTD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Catania, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ecctd.2017.8093261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656784v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Thermo-mechanical Effects induced by 3D Assembly on Silicon Microring Resonator</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A temperature-aware analysis of latched comparators for smart vehicle applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano V. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A Afshari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando a P Barúqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos F T Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Integrated Optics (ECIO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th Symposium on Integrated Circuits and Systems Design: Chip on the Sands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Fortaleza, Brazil. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3109984.3109994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535044v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of mutually injection-locked CMOS-MEMS oscillators for differential resonant sensing applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre M Prache</w:t>
+                <w:t xml:space="preserve">Influence of Thermo-mechanical Effects induced by 3D Assembly on Silicon Microring Resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Quelene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th European Conference on Integrated Optics (ECIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Eindhoven, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418133v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0.18-µm CMOS Driver Optimization for Maximum Data Rate under Power and Area Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Michard</w:t>
+                <w:t xml:space="preserve">Monolithic integration of mutually injection-locked CMOS-MEMS oscillators for differential resonant sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Barniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 14th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604760⟩</w:t>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icecs.2016.7841312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357884v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Methodology for a 460-MHz-GBW and 80-dB-SNR Low-Power Current-Mode Amplifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">0.18-µm CMOS Driver Optimization for Maximum Data Rate under Power and Area Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Benabes</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2800986.2801020⟩</w:t>
+              <w:t xml:space="preserve">2016 14th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Vancouver, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222050v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-Q Tunable Grounded Negative Inductor for Small Antennas and Broadband Metamaterials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization Methodology for a 460-MHz-GBW and 80-dB-SNR Low-Power Current-Mode Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Boust</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kolar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182001⟩</w:t>
+              <w:t xml:space="preserve">28th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Salvador, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2800986.2801020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222040v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 – 20 GHz kΩ -range BiCMOS 55 nm Reflectometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-Q Tunable Grounded Negative Inductor for Small Antennas and Broadband Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekkas Konstantinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boust</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6934063⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222113v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transconductance / Drain Current Based Sensitivity Analysis for Analog CMOS Integrated Circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1 – 20 GHz kΩ -range BiCMOS 55 nm Reflectometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Donche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuami Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quemerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE New Circuits Syst. Conf. (NEWCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6934063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01222134v1</w:t>
+                <w:t xml:space="preserve">hal-01222113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.4 V and 300 nA UHF Passive RFID Voltage Regulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transconductance / Drain Current Based Sensitivity Analysis for Analog CMOS Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6329048⟩</w:t>
+              <w:t xml:space="preserve">IEEE New Circuits Syst. Conf. (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222144v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Synthesis Methodology for Reliable RF front-end Design</w:t>
+                <w:t xml:space="preserve">1.4 V and 300 nA UHF Passive RFID Voltage Regulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2011.5938204⟩</w:t>
+              <w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, QC, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6329048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222152v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WLAN / WiMAX RF Front-End Reliability Analysis</w:t>
+                <w:t xml:space="preserve">A New Synthesis Methodology for Reliable RF front-end Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Proc. of EAMTA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2011.5938204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898818v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMS and RF Design for Reliability Methodology</w:t>
+                <w:t xml:space="preserve">WLAN / WiMAX RF Front-End Reliability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE Int. Symp. Circuits Syst.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Proc. of EAMTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Montevideo, Uruguay</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898819v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS 65 nm wideband LNA reliability estimation</w:t>
+                <w:t xml:space="preserve">AMS and RF Design for Reliability Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE New Circuits ans Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2009.5290434⟩</w:t>
+              <w:t xml:space="preserve">Proc. IEEE Int. Symp. Circuits Syst.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2010.5537771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898815v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current mode read-out circuit for infrared photodiode applications in 0.35 μm CMOS</w:t>
+                <w:t xml:space="preserve">CMOS 65 nm wideband LNA reliability estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Petraglia</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc ACM IEEE Symp. Integr. Circuits Syst. Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1404371.1404405⟩</w:t>
+              <w:t xml:space="preserve">IEEE New Circuits ans Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2009.5290434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898807v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CMOS AM Demodulator for Instrumentation Applications</w:t>
+                <w:t xml:space="preserve">Current mode read-out circuit for infrared photodiode applications in 0.35 μm CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gabriel R.C. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Petraglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Antonio Pinto Baruqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc ACM IEEE Symp. Integr. Circuits Syst. Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Gramado, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1404371.1404405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A CMOS AM Demodulator for Instrumentation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Petraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Antonio Pinto Baruqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc ACM IEEE Symp. Integr. Circuits Syst. Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Rio de Janeiro, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1284480.1284521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9793,258 +9918,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated System-Level Design for Reliability : RF front-end application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mourad Fakhfakh, Esteban Tlelo-Cuautle, Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence in Analog and Mixed-Signal (AMS) and Radio-Frequency (RF) Circuit Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19872-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Aware AMS / RF Performance Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mourad Fakhfakh, Esteban Tlelo-Cuautle, Maria Helena Fino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Optimization Techniques in Analog, Mixed-Signal, and Radio-Frequency Circuit Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-4666-6627-6.ch002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10054,100 +10179,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMS/RF Design for Reliability Methodology: a Reliable RF Front-end Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronics. Télécom ParisTech, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00628802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10157,91 +10282,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception Optimale et Instrumentation Intégrée pour les Environnements Sévères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Paris 11, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02404821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10251,65 +10376,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog Spiking Neuron Model for Unsupervised STDP-based Learning Open Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannael Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10320,176 +10445,176 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12839336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIoT Guidebook: Comprehensive tutorial for developing IoT and AI applications on STM32 microcontrollers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Galvão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12700232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog Neuromorphic System for Low-Power RF Localization in IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10501,278 +10626,278 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12808148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSLab: From Semiconductor to Transistor-Level Modeling in Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5589821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IC-Layout Render: Image rendering tool for integrated circuit layout in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5618267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId293"/>
+      <w:footerReference w:type="default" r:id="rId299"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10919,51 +11044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0038-9058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pietro-maris-ferreira/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mysite.centralesupelec.fr/pietro.ferreira/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klisnick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2025.3547974" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCASAI.2025.3571021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Meliani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Anastasov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan N Milic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/FUEE2404639M" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna&#235;l Bossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v19i3.889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soupizet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02164-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i1.663" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3275434" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R. Raposo de O. Martins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.552" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Ou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendon Palmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3090307" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel J Nebhen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmes.2022.016086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tr&#233;lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01729-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Daliri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cds2.12017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mostafa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Oliveira Alves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3067377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2954705" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2750" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Mansouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea10020013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.07.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2846484" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2932792" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Prache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Barniol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2018.2869415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-1059-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Riverola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.11.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Donche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianessello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2831699" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano V. Fonseca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Cron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonio Pinto Baruqui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v13i1.8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2017009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Delalin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2421326" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126615500103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074273v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2345297" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222130v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Chu Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cs.2014.54009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gabriel R.C. Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petraglia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2010.04.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417129v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Naviner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.11.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando a P Bar&#250;qui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9207-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7FBD04F66A215DD6FA9395545317CC0F07EE4EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prats Rioufol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906487v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849126" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631371v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa M. da F. Botinelly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe F. Caetano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Saotome" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Compassi-Severo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI62366.2024.10703871" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04403410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557892" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885723v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666321" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193898v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261961" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261661" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejana Mili&#263;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS57806.2023.10316071" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Frischenbruder Sulzbach" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893216" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799133v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799138v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726659v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Piana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zaniboni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael El-Haddad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726654v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905228" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893247" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689855v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329925v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI53441.2021.9529990" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203162v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Binsfeld Ferreira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462784" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948372v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gouspy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraft" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278642" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS48731.2020.9196151" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290321v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752699" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290328v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto de Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS46999.2019.9002018" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290315v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752831" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02268794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Carvalho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339852" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203134v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Carpentier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Maitre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Quelene" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2018.8535526" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898793v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2018.8617912" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800828v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394210" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796631v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868264v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schaeffer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mezaour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci.2018.8533226" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796629v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789807v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas.2018.8585458" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657114v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fcs.2017.8088943" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657109v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas.2017.8010148" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657124v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laugier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecctd.2017.8093261" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656784v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Khattabi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Afshari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F T Soares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3109984.3109994" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01418133v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barniol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2016.7841312" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357884v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604760" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222050v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800986.2801020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222040v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekkas Konstantinos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222113v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quemerais" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934063" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222134v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573605" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222144v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pannier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329048" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222152v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938204" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898818v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Naviner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537771" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898815v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290434" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1404371.1404405" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898811v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1284480.1284521" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222066v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19872-9_13" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222104v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cai" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6627-6.ch002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00628802v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02404821v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664184v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannael Bossard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12839336" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04646960v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Galv&#227;o" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12700232" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664171v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12808148" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04469371v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5589821" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471381v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5618267" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0038-9058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pietro-maris-ferreira/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mysite.centralesupelec.fr/pietro.ferreira/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klisnick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2025.3547974" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCASAI.2025.3571021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Meliani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Anastasov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan N Milic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/FUEE2404639M" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna&#235;l Bossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v19i3.889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soupizet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i1.663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02164-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3275434" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R. Raposo de O. Martins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.552" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Ou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendon Palmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3090307" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel J Nebhen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmes.2022.016086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tr&#233;lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Daliri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cds2.12017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01729-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mostafa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Oliveira Alves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3067377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2954705" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2750" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Mansouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea10020013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.07.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2846484" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2932792" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Barniol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Riverola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.11.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-1059-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868247v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Prache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2018.2869415" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Donche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianessello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2831699" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano V. Fonseca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Cron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonio Pinto Baruqui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v13i1.8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2017009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Delalin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2421326" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126615500103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074273v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2345297" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222130v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Chu Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cs.2014.54009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gabriel R.C. Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petraglia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2010.04.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417129v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Naviner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.11.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando a P Bar&#250;qui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9207-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7FBD04F66A215DD6FA9395545317CC0F07EE4EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cantalice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Goncalves dos Santos Junior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Morais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Serres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Perkusich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prats Rioufol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906487v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849126" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa M. da F. Botinelly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe F. Caetano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Saotome" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Compassi-Severo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI62366.2024.10703871" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04403410v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557892" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666321" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261961" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193888v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261661" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejana Mili&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS57806.2023.10316071" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Frischenbruder Sulzbach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893216" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799133v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799138v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Piana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zaniboni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael El-Haddad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905228" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893247" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689855v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203162v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Binsfeld Ferreira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462784" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI53441.2021.9529990" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gouspy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraft" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278642" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS48731.2020.9196151" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752831" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290328v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto de Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS46999.2019.9002018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752699" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02268794v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290309v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Carvalho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339852" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394210" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2018.8617912" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203134v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Carpentier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Maitre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Quelene" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2018.8535526" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868264v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schaeffer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mezaour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci.2018.8533226" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789807v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas.2018.8585458" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fcs.2017.8088943" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657109v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas.2017.8010148" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657124v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laugier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecctd.2017.8093261" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Khattabi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Afshari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F T Soares" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3109984.3109994" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535044v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01418133v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barniol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2016.7841312" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357884v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604760" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800986.2801020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222040v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekkas Konstantinos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222113v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quemerais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934063" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222134v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573605" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222144v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pannier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329048" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222152v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938204" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898818v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Naviner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898819v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537771" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898815v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290434" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898807v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1404371.1404405" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898811v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1284480.1284521" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19872-9_13" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222104v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6627-6.ch002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00628802v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02404821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664184v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannael Bossard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12839336" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04646960v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Galv&#227;o" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12700232" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664171v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12808148" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04469371v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5589821" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471381v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5618267" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>