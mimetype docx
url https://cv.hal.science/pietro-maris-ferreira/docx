--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1027,248 +1027,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General gm/Id Temperature-Aware Design Methodology Using 180 nm CMOS up to 250 °C</w:t>
+                <w:t xml:space="preserve">Analysis and Implementation of OVSF Address Decoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
+                <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
+                <w:t xml:space="preserve">Brendon Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29292/jics.v17i1.552⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2021.3090307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689553v1</w:t>
+                <w:t xml:space="preserve">hal-03249896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Implementation of OVSF Address Decoders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A General gm/Id Temperature-Aware Design Methodology Using 180 nm CMOS up to 250 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brendon Palmer</w:t>
+                <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hou</w:t>
+                <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.1 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2021.3090307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29292/jics.v17i1.552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249896v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chopper negative-R Delta-Sigma ADC for audio MEMS sensors</w:t>
               </w:r>
@@ -1456,291 +1456,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study Between E-Neurons Mathematical model and Circuit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuromorphic Analog Spiking-Modulator for Audio Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Daliri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+                <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cds2.12017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-020-01729-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948300v1</w:t>
+                <w:t xml:space="preserve">hal-02948290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromorphic Analog Spiking-Modulator for Audio Signal Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study Between E-Neurons Mathematical model and Circuit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Daliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 106, </w:t>
+              <w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-020-01729-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/cds2.12017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948290v1</w:t>
+                <w:t xml:space="preserve">hal-02948300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Temperature-Aware Framework on gm/ID-Based Methodology using 180 nm SOI from -40 ◦C to 200 ◦C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2094,51 +2094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chopper Stabilization Audio Instrumentation Amplifier for IoT Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2192,252 +2192,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear operation of resonant sensors based on weakly-coupled resonators: Experimental investigation of an actively-coupled architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mostafa</w:t>
+                <w:t xml:space="preserve">Implications of Small Geometry Effects on gm/ID Based Design Methodology for Analog Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2019.07.028⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (1), pp.81 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2018.2846484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404752v1</w:t>
+                <w:t xml:space="preserve">hal-01809251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of Small Geometry Effects on gm/ID Based Design Methodology for Analog Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Ou</w:t>
+                <w:t xml:space="preserve">Nonlinear operation of resonant sensors based on weakly-coupled resonators: Experimental investigation of an actively-coupled architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66 (1), pp.81 - 85. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 297, pp.111504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2018.2846484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2019.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809251v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Operation of Resonant Sensors Based On Weakly Coupled Resonators: Theory and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,248 +2491,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of a monolithic CMOS-MEMS mutually injection-locked oscillator for differential resonant sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Juillard</w:t>
+                <w:t xml:space="preserve">Design considerations of CMOS active inductor for low power applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marti Riverola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.11.025⟩</w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (3), pp.347-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-017-1059-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656775v1</w:t>
+                <w:t xml:space="preserve">hal-01657110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design considerations of CMOS active inductor for low power applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Ou</w:t>
+                <w:t xml:space="preserve">Design and characterization of a monolithic CMOS-MEMS mutually injection-locked oscillator for differential resonant sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Barniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marti Riverola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 94 (3), pp.347-356. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269 (1), pp.160 - 170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-017-1059-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657110v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate limits of differential resonant MEMS sensors based on two coupled linear resonators</w:t>
               </w:r>
@@ -2757,51 +2757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Barniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65 (12), pp.2440 - 2448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3354,51 +3354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Explanation of gm /ID -Based Noise Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3445,51 +3445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gm/ID-Based Noise Optimization for CMOS Folded-Cascode Operational Amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3536,51 +3536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Demonstration of gm/Id Based Noise Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,235 +3634,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current mode read-out circuit for InGaAs photodiode applications</w:t>
+                <w:t xml:space="preserve">A synthesis methodology for AMS/RF circuit reliability: Application to a DCO design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Gabriel R.C. Gomes</w:t>
+                <w:t xml:space="preserve">Hervé Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Petraglia</w:t>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41 (07), </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (4), pp.765-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2010.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222155v1</w:t>
+                <w:t xml:space="preserve">hal-01417129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis methodology for AMS/RF circuit reliability: Application to a DCO design</w:t>
+                <w:t xml:space="preserve">Current mode read-out circuit for InGaAs photodiode applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Petit</w:t>
+                <w:t xml:space="preserve">José Gabriel R.C. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
+                <w:t xml:space="preserve">Antonio Petraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 51 (4), pp.765-772. </w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (07), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2010.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417129v1</w:t>
+                <w:t xml:space="preserve">hal-01222155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 0.35 μm CMOS AM demodulator</w:t>
               </w:r>
@@ -3874,51 +3874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando a P Barúqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Petraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57 (1-2), pp.89-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4240,508 +4240,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Spiking-Rate Neuromorphic System for Efficient RF Source Localization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+                <w:t xml:space="preserve">Design of Low-Power 5 . 8-GHz ULV LNTAs using Normalized Biasing Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa M. da F. Botinelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe F. Caetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamu Saotome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Compassi-Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference Electronics Circuit and System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849126⟩</w:t>
+              <w:t xml:space="preserve">37th SBC/SBMicro/IEEE Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, João Pessoa (PB), Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI62366.2024.10703871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906487v1</w:t>
+                <w:t xml:space="preserve">hal-04631371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Low-Power 5 . 8-GHz ULV LNTAs using Normalized Biasing Metric</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucas Compassi-Severo</w:t>
+                <w:t xml:space="preserve">Analog Spiking-Rate Neuromorphic System for Efficient RF Source Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th SBC/SBMicro/IEEE Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, João Pessoa (PB), Brazil. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference Electronics Circuit and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBCCI62366.2024.10703871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631371v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gm/Id based methodology to estimate OTA requirements in low-pass discrete time Σ∆-ADCs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+                <w:t xml:space="preserve">Power Consumption Estimation of Digital Predistortion based on Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sherbrooke, France. pp.338-342, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NewCAS58973.2024.10666321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403410v1</w:t>
+                <w:t xml:space="preserve">hal-04885723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Estimation of Digital Predistortion based on Spiking Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siqi Wang</w:t>
+                <w:t xml:space="preserve">A gm/Id based methodology to estimate OTA requirements in low-pass discrete time Σ∆-ADCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Sherbrooke, France. pp.338-342, </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NewCAS58973.2024.10666321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885723v1</w:t>
+                <w:t xml:space="preserve">hal-04403410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédistorsion numérique pour linéariser les amplificateurs de puissance à l’aide de réseaux de neurones à spike (SNN) via retour Over-the-Air</w:t>
               </w:r>
@@ -4846,160 +4846,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Ultra-Low Power Electronic Neuron Towards a Faithful Biomimetic Behavior</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+                <w:t xml:space="preserve">Design of a passive dispersive filter for analog pulse compression radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Anastasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejana Milić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/sbcci60457.2023.10261961⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Niš, Serbia. pp.262 - 265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TELSIKS57806.2023.10316071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193898v1</w:t>
+                <w:t xml:space="preserve">hal-04316496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitter Noise Impact on Analog Spiking Neural Networks: STDP Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5044,236 +5057,223 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sbcci60457.2023.10261661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a passive dispersive filter for analog pulse compression radar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
+                <w:t xml:space="preserve">Revisiting the Ultra-Low Power Electronic Neuron Towards a Faithful Biomimetic Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Prats Rioufol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Niš, Serbia. pp.262 - 265, </w:t>
+              <w:t xml:space="preserve">36th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TELSIKS57806.2023.10316071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/sbcci60457.2023.10261961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316496v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tunable Morris-Lecar Spiking Neuron in CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5305,818 +5305,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Neural Network Feasibility Using Analog Spiking Neurons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">Analysis of an Inverter-Based CMOS Envelope Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689837v1</w:t>
+                <w:t xml:space="preserve">hal-03799138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-band Transmitter Linearization using Spiking Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siqi Wang</w:t>
+                <w:t xml:space="preserve">Deep Neural Network Feasibility Using Analog Spiking Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Proc. Asia-Pacific Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Porto Alegre, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799133v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an Inverter-Based CMOS Envelope Detector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Ou</w:t>
+                <w:t xml:space="preserve">Dual-band Transmitter Linearization using Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Proc. Asia-Pacific Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799138v1</w:t>
+                <w:t xml:space="preserve">hal-03799133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart IoT - Implementation of Neuromorphic Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artur Piana</w:t>
+                <w:t xml:space="preserve">Sub-nJ per Decison Schmitt Trigger Comparator for Neuromorphic Spike Detection in 55nm Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphael El-Haddad</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Forum on Research and Technologies for Society and Industry Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RTSI55261.2022.9905228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726659v1</w:t>
+                <w:t xml:space="preserve">hal-03726654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-nJ per Decison Schmitt Trigger Comparator for Neuromorphic Spike Detection in 55nm Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Smart IoT - Implementation of Neuromorphic Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Zaniboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael El-Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Forum on Research and Technologies for Society and Industry Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726654v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.2 nW Neuromorphic Enhanced Wake-Up Radio</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioral Modeling of Nonlinear Power Amplifiers Using Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE New Circuits System Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Quebec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689791v1</w:t>
+                <w:t xml:space="preserve">hal-03689855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Modeling of Nonlinear Power Amplifiers Using Spiking Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1.2 nW Neuromorphic Enhanced Wake-Up Radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE New Circuits System Conference (NEWCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Porto Alegre, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689855v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flexible Low-Cost Discrete-Time Wake-up Receiver for LoRaWAN Applications</w:t>
               </w:r>
@@ -6206,51 +6206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 237 ppm / ◦ C L-Band Active Inductance Based Voltage Controlled Oscillator in SOI 0.18 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6440,51 +6440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 108-dB DR 103-dB SNR Delay-Time Chopper Stabilization Audio CT ΔΣ Modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6551,304 +6551,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptative Ratio-Metric Analog-To-Digital Interface For Weakly-Coupled Resonant Sensors Based On Mutually Injection-Locked Oscillators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
+                <w:t xml:space="preserve">A Compact Active Phaser with Enhanced Linearity of Group Delay for Analog Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Alberto de França Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752831⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nis, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TELSIKS46999.2019.9002018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290315v1</w:t>
+                <w:t xml:space="preserve">hal-02290328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compact Active Phaser with Enhanced Linearity of Group Delay for Analog Signal Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Alberto de França Ferreira</w:t>
+                <w:t xml:space="preserve">An Adaptative Ratio-Metric Analog-To-Digital Interface For Weakly-Coupled Resonant Sensors Based On Mutually Injection-Locked Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nis, Serbia. </w:t>
+              <w:t xml:space="preserve">Proc. IEEE Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TELSIKS46999.2019.9002018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290328v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-Voltage-Temperature Analysis of a CMOS-MEMS Readout Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6908,51 +6908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-Aware gm/ID-based Methodology for Active Inductor Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7114,174 +7114,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of phase difference and frequency measurements of mutually injection-locked oscillators for resonant sensing applications</w:t>
+                <w:t xml:space="preserve">Nonlinear enhancement of locking range of mutually injection-locked oscillators for resonant sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre M Prache</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nuria Barniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/eftf.2018.8409010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800828v1</w:t>
+                <w:t xml:space="preserve">hal-01796631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Synthesis of Arbitrary Group Delay Filters for Integrated Analog Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Alberto de França Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7348,533 +7335,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-Band 50Gb/s Ring Modulator in a 300mm Si Photonic Platform</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolution of phase difference and frequency measurements of mutually injection-locked oscillators for resonant sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Barniol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 European Conference on Optical Communication (ECOC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2018.8535526⟩</w:t>
+              <w:t xml:space="preserve">2018 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203134v1</w:t>
+                <w:t xml:space="preserve">hal-01800828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear enhancement of locking range of mutually injection-locked oscillators for resonant sensing applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O-Band 50Gb/s Ring Modulator in a 300mm Si Photonic Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Michit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Quelene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t>
+              <w:t xml:space="preserve">2018 European Conference on Optical Communication (ECOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, France. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/eftf.2018.8409010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2018.8535526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796631v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A − 40 to 250 °C Triple Modular Redundancy Temperature Sensor for Turbofan Engines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of resonant sensors based on mutually injection-locked oscillators beyond the critical Duffing amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/sbcci.2018.8533226⟩</w:t>
+              <w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eftf.2018.8409011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868264v1</w:t>
+                <w:t xml:space="preserve">hal-01796629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of resonant sensors based on mutually injection-locked oscillators beyond the critical Duffing amplitude</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A − 40 to 250 °C Triple Modular Redundancy Temperature Sensor for Turbofan Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mezaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t>
+              <w:t xml:space="preserve">31st SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bento Gonçalves, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/eftf.2018.8409011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/sbcci.2018.8533226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796629v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CMOS Envelope Detector for Low Power Wireless Receiver Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7915,235 +7915,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of output metric on the resolution of mode-localized MEMS resonant sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre M Prache</w:t>
+                <w:t xml:space="preserve">Design Considerations of a CMOS Envelope Detector for Low Power Wireless Receiver Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nuria Barniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS), 2017 Joint Conference of the European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Besancon, France. </w:t>
+              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2017 15th IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/fcs.2017.8088943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/newcas.2017.8010148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657114v1</w:t>
+                <w:t xml:space="preserve">hal-01657109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Considerations of a CMOS Envelope Detector for Low Power Wireless Receiver Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Ou</w:t>
+                <w:t xml:space="preserve">Impact of output metric on the resolution of mode-localized MEMS resonant sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Barniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2017 15th IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS), 2017 Joint Conference of the European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Besancon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/newcas.2017.8010148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/fcs.2017.8088943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657109v1</w:t>
+                <w:t xml:space="preserve">hal-01657114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay estimation and measurement circuit for a high-speed CMOS clocked comparator</w:t>
               </w:r>
@@ -9090,51 +9090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transconductance / Drain Current Based Sensitivity Analysis for Analog CMOS Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9298,64 +9298,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Synthesis Methodology for Reliable RF front-end Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9402,51 +9402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WLAN / WiMAX RF Front-End Reliability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9497,51 +9497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMS and RF Design for Reliability Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9601,51 +9601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS 65 nm wideband LNA reliability estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9705,64 +9705,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current mode read-out circuit for infrared photodiode applications in 0.35 μm CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gabriel R.C. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Petraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc ACM IEEE Symp. Integr. Circuits Syst. Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Gramado, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9809,51 +9809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CMOS AM Demodulator for Instrumentation Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Petraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Antonio Pinto Baruqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9945,51 +9945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated System-Level Design for Reliability : RF front-end application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10384,221 +10384,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Spiking Neuron Model for Unsupervised STDP-based Learning Open Software</w:t>
+                <w:t xml:space="preserve">AIoT Guidebook: Comprehensive tutorial for developing IoT and AI applications on STM32 microcontrollers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannael Bossard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Siqi Wang</w:t>
+                <w:t xml:space="preserve">Mateus Galvão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12839336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12700232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664184v1</w:t>
+                <w:t xml:space="preserve">hal-04646960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIoT Guidebook: Comprehensive tutorial for developing IoT and AI applications on STM32 microcontrollers</w:t>
+                <w:t xml:space="preserve">Analog Spiking Neuron Model for Unsupervised STDP-based Learning Open Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateus Galvão</w:t>
+                <w:t xml:space="preserve">Yannael Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12700232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12839336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646960v1</w:t>
+                <w:t xml:space="preserve">hal-04664184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog Neuromorphic System for Low-Power RF Localization in IoT</w:t>
               </w:r>
@@ -10681,51 +10681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSLab: From Semiconductor to Transistor-Level Modeling in Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10778,51 +10778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IC-Layout Render: Image rendering tool for integrated circuit layout in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11044,51 +11044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0038-9058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pietro-maris-ferreira/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mysite.centralesupelec.fr/pietro.ferreira/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klisnick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2025.3547974" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCASAI.2025.3571021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Meliani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Anastasov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan N Milic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/FUEE2404639M" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna&#235;l Bossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v19i3.889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soupizet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i1.663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02164-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3275434" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R. Raposo de O. Martins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.552" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Ou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendon Palmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3090307" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel J Nebhen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmes.2022.016086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tr&#233;lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Daliri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cds2.12017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01729-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mostafa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Oliveira Alves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3067377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2954705" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2750" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Mansouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea10020013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.07.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2846484" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2932792" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Barniol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Riverola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.11.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-1059-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868247v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Prache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2018.2869415" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Donche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianessello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2831699" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano V. Fonseca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Cron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonio Pinto Baruqui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v13i1.8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2017009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Delalin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2421326" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126615500103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074273v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2345297" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222130v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Chu Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cs.2014.54009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gabriel R.C. Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petraglia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2010.04.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417129v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Naviner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.11.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando a P Bar&#250;qui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9207-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7FBD04F66A215DD6FA9395545317CC0F07EE4EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cantalice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Goncalves dos Santos Junior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Morais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Serres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Perkusich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prats Rioufol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906487v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849126" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa M. da F. Botinelly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe F. Caetano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Saotome" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Compassi-Severo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI62366.2024.10703871" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04403410v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557892" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666321" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261961" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193888v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261661" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejana Mili&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS57806.2023.10316071" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Frischenbruder Sulzbach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893216" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799133v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799138v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Piana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zaniboni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael El-Haddad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905228" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893247" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689855v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203162v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Binsfeld Ferreira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462784" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI53441.2021.9529990" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gouspy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraft" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278642" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS48731.2020.9196151" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752831" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290328v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto de Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS46999.2019.9002018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752699" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02268794v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290309v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Carvalho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339852" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394210" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2018.8617912" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203134v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Carpentier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Maitre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Quelene" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2018.8535526" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868264v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schaeffer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mezaour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci.2018.8533226" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789807v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas.2018.8585458" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fcs.2017.8088943" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657109v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas.2017.8010148" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657124v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laugier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecctd.2017.8093261" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Khattabi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Afshari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F T Soares" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3109984.3109994" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535044v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01418133v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barniol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2016.7841312" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357884v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604760" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800986.2801020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222040v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekkas Konstantinos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222113v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quemerais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934063" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222134v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573605" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222144v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pannier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329048" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222152v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938204" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898818v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Naviner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898819v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537771" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898815v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290434" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898807v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1404371.1404405" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898811v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1284480.1284521" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19872-9_13" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222104v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6627-6.ch002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00628802v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02404821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664184v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannael Bossard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12839336" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04646960v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Galv&#227;o" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12700232" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664171v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12808148" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04469371v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5589821" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471381v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5618267" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0038-9058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pietro-maris-ferreira/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mysite.centralesupelec.fr/pietro.ferreira/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klisnick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2025.3547974" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCASAI.2025.3571021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Meliani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Anastasov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan N Milic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/FUEE2404639M" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna&#235;l Bossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v19i3.889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soupizet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i1.663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02164-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3275434" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Ou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendon Palmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3090307" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R. Raposo de O. Martins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.552" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel J Nebhen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmes.2022.016086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tr&#233;lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01729-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Daliri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cds2.12017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mostafa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Oliveira Alves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3067377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2954705" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2750" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Mansouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea10020013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2846484" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.07.028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2932792" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-1059-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Barniol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Riverola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.11.025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868247v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Prache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2018.2869415" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Donche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianessello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2831699" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano V. Fonseca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Cron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonio Pinto Baruqui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v13i1.8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2017009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Delalin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2421326" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126615500103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074273v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2345297" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222130v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Chu Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cs.2014.54009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Naviner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.11.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gabriel R.C. Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petraglia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2010.04.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando a P Bar&#250;qui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9207-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7FBD04F66A215DD6FA9395545317CC0F07EE4EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cantalice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Goncalves dos Santos Junior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Morais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Serres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Perkusich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prats Rioufol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631371v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa M. da F. Botinelly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe F. Caetano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Saotome" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Compassi-Severo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI62366.2024.10703871" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906487v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666321" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04403410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557892" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316496v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejana Mili&#263;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS57806.2023.10316071" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193888v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261661" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261961" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689837v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Frischenbruder Sulzbach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893216" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799133v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905228" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Piana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zaniboni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael El-Haddad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689855v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689791v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893247" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203162v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Binsfeld Ferreira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462784" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI53441.2021.9529990" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gouspy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraft" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278642" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS48731.2020.9196151" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto de Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS46999.2019.9002018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290315v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752831" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752699" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02268794v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290309v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Carvalho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339852" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796631v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2018.8617912" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800828v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394210" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203134v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Carpentier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Maitre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Quelene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2018.8535526" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796629v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868264v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schaeffer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mezaour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci.2018.8533226" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789807v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas.2018.8585458" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657109v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas.2017.8010148" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657114v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fcs.2017.8088943" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657124v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laugier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecctd.2017.8093261" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Khattabi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Afshari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F T Soares" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3109984.3109994" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535044v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01418133v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barniol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2016.7841312" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357884v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604760" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800986.2801020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222040v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekkas Konstantinos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222113v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quemerais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934063" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222134v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573605" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222144v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pannier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329048" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222152v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938204" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898818v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Naviner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898819v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537771" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898815v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290434" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898807v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1404371.1404405" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898811v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1284480.1284521" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19872-9_13" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222104v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6627-6.ch002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00628802v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02404821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04646960v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Galv&#227;o" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12700232" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664184v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannael Bossard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12839336" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664171v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12808148" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04469371v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5589821" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471381v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5618267" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>