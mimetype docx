--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1027,248 +1027,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Implementation of OVSF Address Decoders</w:t>
+                <w:t xml:space="preserve">A General gm/Id Temperature-Aware Design Methodology Using 180 nm CMOS up to 250 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Ou</w:t>
+                <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brendon Palmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hou</w:t>
+                <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2021.3090307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29292/jics.v17i1.552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249896v1</w:t>
+                <w:t xml:space="preserve">hal-03689553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General gm/Id Temperature-Aware Design Methodology Using 180 nm CMOS up to 250 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and Implementation of OVSF Address Decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
+                <w:t xml:space="preserve">Brendon Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
+                <w:t xml:space="preserve">Laurence Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (1), pp.1 - 9. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29292/jics.v17i1.552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2021.3090307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689553v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chopper negative-R Delta-Sigma ADC for audio MEMS sensors</w:t>
               </w:r>
@@ -1456,291 +1456,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromorphic Analog Spiking-Modulator for Audio Signal Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study Between E-Neurons Mathematical model and Circuit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Daliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 106, </w:t>
+              <w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-020-01729-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/cds2.12017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948290v1</w:t>
+                <w:t xml:space="preserve">hal-02948300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study Between E-Neurons Mathematical model and Circuit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuromorphic Analog Spiking-Modulator for Audio Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Daliri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+                <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cds2.12017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-020-01729-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948300v1</w:t>
+                <w:t xml:space="preserve">hal-02948290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Temperature-Aware Framework on gm/ID-Based Methodology using 180 nm SOI from -40 ◦C to 200 ◦C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2094,51 +2094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chopper Stabilization Audio Instrumentation Amplifier for IoT Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2192,252 +2192,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of Small Geometry Effects on gm/ID Based Design Methodology for Analog Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Ou</w:t>
+                <w:t xml:space="preserve">Nonlinear operation of resonant sensors based on weakly-coupled resonators: Experimental investigation of an actively-coupled architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2018.2846484⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 297, pp.111504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2019.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809251v1</w:t>
+                <w:t xml:space="preserve">hal-02404752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear operation of resonant sensors based on weakly-coupled resonators: Experimental investigation of an actively-coupled architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mostafa</w:t>
+                <w:t xml:space="preserve">Implications of Small Geometry Effects on gm/ID Based Design Methodology for Analog Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 297, pp.111504. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (1), pp.81 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2019.07.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2018.2846484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404752v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Operation of Resonant Sensors Based On Weakly Coupled Resonators: Theory and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,248 +2491,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design considerations of CMOS active inductor for low power applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Ou</w:t>
+                <w:t xml:space="preserve">Design and characterization of a monolithic CMOS-MEMS mutually injection-locked oscillator for differential resonant sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Barniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marti Riverola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-017-1059-3⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269 (1), pp.160 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657110v1</w:t>
+                <w:t xml:space="preserve">hal-01656775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of a monolithic CMOS-MEMS mutually injection-locked oscillator for differential resonant sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Juillard</w:t>
+                <w:t xml:space="preserve">Design considerations of CMOS active inductor for low power applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marti Riverola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 269 (1), pp.160 - 170. </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (3), pp.347-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.11.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-017-1059-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656775v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate limits of differential resonant MEMS sensors based on two coupled linear resonators</w:t>
               </w:r>
@@ -2757,51 +2757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Barniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65 (12), pp.2440 - 2448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3354,51 +3354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Explanation of gm /ID -Based Noise Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3445,51 +3445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gm/ID-Based Noise Optimization for CMOS Folded-Cascode Operational Amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3536,51 +3536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Demonstration of gm/Id Based Noise Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,235 +3634,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis methodology for AMS/RF circuit reliability: Application to a DCO design</w:t>
+                <w:t xml:space="preserve">Current mode read-out circuit for InGaAs photodiode applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Petit</w:t>
+                <w:t xml:space="preserve">José Gabriel R.C. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
+                <w:t xml:space="preserve">Antonio Petraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 51 (4), pp.765-772. </w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (07), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2010.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417129v1</w:t>
+                <w:t xml:space="preserve">hal-01222155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current mode read-out circuit for InGaAs photodiode applications</w:t>
+                <w:t xml:space="preserve">A synthesis methodology for AMS/RF circuit reliability: Application to a DCO design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Gabriel R.C. Gomes</w:t>
+                <w:t xml:space="preserve">Hervé Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Petraglia</w:t>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41 (07), </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (4), pp.765-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2010.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222155v1</w:t>
+                <w:t xml:space="preserve">hal-01417129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 0.35 μm CMOS AM demodulator</w:t>
               </w:r>
@@ -3874,51 +3874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando a P Barúqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Petraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57 (1-2), pp.89-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4240,508 +4240,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Low-Power 5 . 8-GHz ULV LNTAs using Normalized Biasing Metric</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucas Compassi-Severo</w:t>
+                <w:t xml:space="preserve">Analog Spiking-Rate Neuromorphic System for Efficient RF Source Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th SBC/SBMicro/IEEE Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SBCCI62366.2024.10703871⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference Electronics Circuit and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631371v1</w:t>
+                <w:t xml:space="preserve">hal-04906487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Spiking-Rate Neuromorphic System for Efficient RF Source Localization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+                <w:t xml:space="preserve">Design of Low-Power 5 . 8-GHz ULV LNTAs using Normalized Biasing Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa M. da F. Botinelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe F. Caetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamu Saotome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Compassi-Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference Electronics Circuit and System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
+              <w:t xml:space="preserve">37th SBC/SBMicro/IEEE Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, João Pessoa (PB), Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI62366.2024.10703871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906487v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Estimation of Digital Predistortion based on Spiking Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siqi Wang</w:t>
+                <w:t xml:space="preserve">A gm/Id based methodology to estimate OTA requirements in low-pass discrete time Σ∆-ADCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Sherbrooke, France. pp.338-342, </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NewCAS58973.2024.10666321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885723v1</w:t>
+                <w:t xml:space="preserve">hal-04403410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gm/Id based methodology to estimate OTA requirements in low-pass discrete time Σ∆-ADCs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+                <w:t xml:space="preserve">Power Consumption Estimation of Digital Predistortion based on Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sherbrooke, France. pp.338-342, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NewCAS58973.2024.10666321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403410v1</w:t>
+                <w:t xml:space="preserve">hal-04885723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédistorsion numérique pour linéariser les amplificateurs de puissance à l’aide de réseaux de neurones à spike (SNN) via retour Over-the-Air</w:t>
               </w:r>
@@ -4846,173 +4846,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a passive dispersive filter for analog pulse compression radar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
+                <w:t xml:space="preserve">Revisiting the Ultra-Low Power Electronic Neuron Towards a Faithful Biomimetic Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Prats Rioufol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TELSIKS57806.2023.10316071⟩</w:t>
+              <w:t xml:space="preserve">36th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sbcci60457.2023.10261961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316496v1</w:t>
+                <w:t xml:space="preserve">hal-04193898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitter Noise Impact on Analog Spiking Neural Networks: STDP Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5057,223 +5044,236 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/sbcci60457.2023.10261661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Ultra-Low Power Electronic Neuron Towards a Faithful Biomimetic Behavior</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+                <w:t xml:space="preserve">Design of a passive dispersive filter for analog pulse compression radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Anastasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejana Milić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil. </w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Niš, Serbia. pp.262 - 265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/sbcci60457.2023.10261961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TELSIKS57806.2023.10316071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193898v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tunable Morris-Lecar Spiking Neuron in CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5305,593 +5305,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an Inverter-Based CMOS Envelope Detector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Ou</w:t>
+                <w:t xml:space="preserve">Deep Neural Network Feasibility Using Analog Spiking Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Porto Alegre, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799138v1</w:t>
+                <w:t xml:space="preserve">hal-03689837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Neural Network Feasibility Using Analog Spiking Neurons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
+                <w:t xml:space="preserve">Dual-band Transmitter Linearization using Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Proc. Asia-Pacific Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03689837v1</w:t>
+                <w:t xml:space="preserve">hal-03799133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-band Transmitter Linearization using Spiking Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siqi Wang</w:t>
+                <w:t xml:space="preserve">Analysis of an Inverter-Based CMOS Envelope Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Proc. Asia-Pacific Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799133v1</w:t>
+                <w:t xml:space="preserve">hal-03799138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-nJ per Decison Schmitt Trigger Comparator for Neuromorphic Spike Detection in 55nm Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Smart IoT - Implementation of Neuromorphic Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Zaniboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael El-Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Forum on Research and Technologies for Society and Industry Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726654v1</w:t>
+                <w:t xml:space="preserve">hal-03726659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart IoT - Implementation of Neuromorphic Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artur Piana</w:t>
+                <w:t xml:space="preserve">Sub-nJ per Decison Schmitt Trigger Comparator for Neuromorphic Spike Detection in 55nm Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphael El-Haddad</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Forum on Research and Technologies for Society and Industry Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RTSI55261.2022.9905228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726659v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Modeling of Nonlinear Power Amplifiers Using Spiking Neural Networks</w:t>
               </w:r>
@@ -6206,51 +6206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 237 ppm / ◦ C L-Band Active Inductance Based Voltage Controlled Oscillator in SOI 0.18 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6440,51 +6440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 108-dB DR 103-dB SNR Delay-Time Chopper Stabilization Audio CT ΔΣ Modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6551,304 +6551,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compact Active Phaser with Enhanced Linearity of Group Delay for Analog Signal Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Alberto de França Ferreira</w:t>
+                <w:t xml:space="preserve">An Adaptative Ratio-Metric Analog-To-Digital Interface For Weakly-Coupled Resonant Sensors Based On Mutually Injection-Locked Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TELSIKS46999.2019.9002018⟩</w:t>
+              <w:t xml:space="preserve">Proc. IEEE Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290328v1</w:t>
+                <w:t xml:space="preserve">hal-02290315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptative Ratio-Metric Analog-To-Digital Interface For Weakly-Coupled Resonant Sensors Based On Mutually Injection-Locked Oscillators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
+                <w:t xml:space="preserve">A Compact Active Phaser with Enhanced Linearity of Group Delay for Analog Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Alberto de França Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France. </w:t>
+              <w:t xml:space="preserve">14th International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nis, Serbia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TELSIKS46999.2019.9002018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290315v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-Voltage-Temperature Analysis of a CMOS-MEMS Readout Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6908,51 +6908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-Aware gm/ID-based Methodology for Active Inductor Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7114,161 +7114,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear enhancement of locking range of mutually injection-locked oscillators for resonant sensing applications</w:t>
+                <w:t xml:space="preserve">Resolution of phase difference and frequency measurements of mutually injection-locked oscillators for resonant sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Mostafa</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Barniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t>
+              <w:t xml:space="preserve">2018 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/eftf.2018.8409010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796631v1</w:t>
+                <w:t xml:space="preserve">hal-01800828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Synthesis of Arbitrary Group Delay Filters for Integrated Analog Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Alberto de França Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7335,546 +7348,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of phase difference and frequency measurements of mutually injection-locked oscillators for resonant sensing applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O-Band 50Gb/s Ring Modulator in a 300mm Si Photonic Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Michit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Quelene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394210⟩</w:t>
+              <w:t xml:space="preserve">2018 European Conference on Optical Communication (ECOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2018.8535526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800828v1</w:t>
+                <w:t xml:space="preserve">hal-03203134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-Band 50Gb/s Ring Modulator in a 300mm Si Photonic Platform</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear enhancement of locking range of mutually injection-locked oscillators for resonant sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 European Conference on Optical Communication (ECOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rome, France. pp.1-3, </w:t>
+              <w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2018.8535526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/eftf.2018.8409010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203134v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of resonant sensors based on mutually injection-locked oscillators beyond the critical Duffing amplitude</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A − 40 to 250 °C Triple Modular Redundancy Temperature Sensor for Turbofan Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mezaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/eftf.2018.8409011⟩</w:t>
+              <w:t xml:space="preserve">31st SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bento Gonçalves, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sbcci.2018.8533226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796629v1</w:t>
+                <w:t xml:space="preserve">hal-01868264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A − 40 to 250 °C Triple Modular Redundancy Temperature Sensor for Turbofan Engines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of resonant sensors based on mutually injection-locked oscillators beyond the critical Duffing amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Bento Gonçalves, Brazil. </w:t>
+              <w:t xml:space="preserve">Euro. Freq. Time Forum &amp; Int. Freq. Control Symp. (EFTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Torino, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/sbcci.2018.8533226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/eftf.2018.8409011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868264v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CMOS Envelope Detector for Low Power Wireless Receiver Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7915,235 +7915,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Considerations of a CMOS Envelope Detector for Low Power Wireless Receiver Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Ou</w:t>
+                <w:t xml:space="preserve">Impact of output metric on the resolution of mode-localized MEMS resonant sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Barniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2017 15th IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS), 2017 Joint Conference of the European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Besancon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/newcas.2017.8010148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/fcs.2017.8088943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657109v1</w:t>
+                <w:t xml:space="preserve">hal-01657114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of output metric on the resolution of mode-localized MEMS resonant sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre M Prache</w:t>
+                <w:t xml:space="preserve">Design Considerations of a CMOS Envelope Detector for Low Power Wireless Receiver Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nuria Barniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS), 2017 Joint Conference of the European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Besancon, France. </w:t>
+              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2017 15th IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/fcs.2017.8088943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/newcas.2017.8010148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657114v1</w:t>
+                <w:t xml:space="preserve">hal-01657109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay estimation and measurement circuit for a high-speed CMOS clocked comparator</w:t>
               </w:r>
@@ -9090,51 +9090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transconductance / Drain Current Based Sensitivity Analysis for Analog CMOS Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9298,64 +9298,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Synthesis Methodology for Reliable RF front-end Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9402,51 +9402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WLAN / WiMAX RF Front-End Reliability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9497,51 +9497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMS and RF Design for Reliability Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9601,51 +9601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS 65 nm wideband LNA reliability estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9705,64 +9705,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current mode read-out circuit for infrared photodiode applications in 0.35 μm CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gabriel R.C. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Petraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc ACM IEEE Symp. Integr. Circuits Syst. Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Gramado, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9809,51 +9809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CMOS AM Demodulator for Instrumentation Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Petraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Antonio Pinto Baruqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9945,51 +9945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated System-Level Design for Reliability : RF front-end application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10384,221 +10384,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIoT Guidebook: Comprehensive tutorial for developing IoT and AI applications on STM32 microcontrollers</w:t>
+                <w:t xml:space="preserve">Analog Spiking Neuron Model for Unsupervised STDP-based Learning Open Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateus Galvão</w:t>
+                <w:t xml:space="preserve">Yannael Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12700232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12839336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646960v1</w:t>
+                <w:t xml:space="preserve">hal-04664184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Spiking Neuron Model for Unsupervised STDP-based Learning Open Software</w:t>
+                <w:t xml:space="preserve">AIoT Guidebook: Comprehensive tutorial for developing IoT and AI applications on STM32 microcontrollers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannael Bossard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Siqi Wang</w:t>
+                <w:t xml:space="preserve">Mateus Galvão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12839336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12700232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664184v1</w:t>
+                <w:t xml:space="preserve">hal-04646960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog Neuromorphic System for Low-Power RF Localization in IoT</w:t>
               </w:r>
@@ -10681,51 +10681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSLab: From Semiconductor to Transistor-Level Modeling in Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10778,51 +10778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IC-Layout Render: Image rendering tool for integrated circuit layout in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João R. Raposo de O. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11044,51 +11044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0038-9058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pietro-maris-ferreira/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mysite.centralesupelec.fr/pietro.ferreira/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klisnick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2025.3547974" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCASAI.2025.3571021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Meliani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Anastasov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan N Milic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/FUEE2404639M" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna&#235;l Bossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v19i3.889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soupizet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i1.663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02164-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3275434" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Ou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendon Palmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3090307" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R. Raposo de O. Martins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.552" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel J Nebhen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmes.2022.016086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tr&#233;lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01729-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Daliri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cds2.12017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mostafa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Oliveira Alves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3067377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2954705" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2750" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Mansouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea10020013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2846484" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.07.028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2932792" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-1059-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Barniol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Riverola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.11.025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868247v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Prache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2018.2869415" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Donche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianessello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2831699" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano V. Fonseca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Cron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonio Pinto Baruqui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v13i1.8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2017009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Delalin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2421326" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126615500103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074273v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2345297" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222130v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Chu Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cs.2014.54009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Naviner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.11.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gabriel R.C. Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petraglia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2010.04.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando a P Bar&#250;qui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9207-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7FBD04F66A215DD6FA9395545317CC0F07EE4EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cantalice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Goncalves dos Santos Junior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Morais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Serres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Perkusich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prats Rioufol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631371v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa M. da F. Botinelly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe F. Caetano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Saotome" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Compassi-Severo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI62366.2024.10703871" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906487v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666321" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04403410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557892" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316496v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejana Mili&#263;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS57806.2023.10316071" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193888v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261661" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261961" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689837v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Frischenbruder Sulzbach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893216" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799133v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905228" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Piana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zaniboni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael El-Haddad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689855v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689791v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893247" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203162v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Binsfeld Ferreira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462784" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI53441.2021.9529990" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gouspy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraft" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278642" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS48731.2020.9196151" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto de Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS46999.2019.9002018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290315v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752831" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752699" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02268794v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290309v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Carvalho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339852" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796631v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2018.8617912" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800828v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394210" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203134v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Carpentier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Maitre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Quelene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2018.8535526" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796629v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868264v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schaeffer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mezaour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci.2018.8533226" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789807v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas.2018.8585458" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657109v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas.2017.8010148" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657114v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fcs.2017.8088943" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657124v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laugier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecctd.2017.8093261" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Khattabi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Afshari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F T Soares" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3109984.3109994" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535044v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01418133v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barniol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2016.7841312" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357884v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604760" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800986.2801020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222040v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekkas Konstantinos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222113v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quemerais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934063" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222134v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573605" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222144v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pannier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329048" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222152v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938204" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898818v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Naviner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898819v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537771" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898815v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290434" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898807v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1404371.1404405" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898811v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1284480.1284521" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19872-9_13" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222104v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6627-6.ch002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00628802v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02404821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04646960v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Galv&#227;o" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12700232" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664184v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannael Bossard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12839336" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664171v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12808148" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04469371v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5589821" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471381v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5618267" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0038-9058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pietro-maris-ferreira/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mysite.centralesupelec.fr/pietro.ferreira/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klisnick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2025.3547974" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCASAI.2025.3571021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Meliani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Anastasov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan N Milic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/FUEE2404639M" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna&#235;l Bossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v19i3.889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soupizet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i1.663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02164-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3275434" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R. Raposo de O. Martins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.552" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Ou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendon Palmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3090307" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel J Nebhen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmes.2022.016086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tr&#233;lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Daliri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cds2.12017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01729-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mostafa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Oliveira Alves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3067377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2954705" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2750" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Mansouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea10020013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.07.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2846484" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2932792" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Barniol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Riverola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.11.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-1059-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868247v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Prache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2018.2869415" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Donche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianessello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2831699" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano V. Fonseca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Cron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonio Pinto Baruqui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v13i1.8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2017009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Delalin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2421326" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126615500103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074273v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2345297" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222130v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Chu Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cs.2014.54009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gabriel R.C. Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petraglia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2010.04.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417129v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Naviner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.11.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando a P Bar&#250;qui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9207-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7FBD04F66A215DD6FA9395545317CC0F07EE4EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cantalice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Goncalves dos Santos Junior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Morais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Serres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Perkusich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prats Rioufol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906487v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849126" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa M. da F. Botinelly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe F. Caetano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Saotome" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Compassi-Severo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI62366.2024.10703871" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04403410v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557892" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666321" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261961" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193888v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261661" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejana Mili&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS57806.2023.10316071" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Frischenbruder Sulzbach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893216" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799133v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799138v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Piana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zaniboni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael El-Haddad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905228" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689855v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689791v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893247" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203162v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Binsfeld Ferreira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462784" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI53441.2021.9529990" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gouspy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraft" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278642" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS48731.2020.9196151" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752831" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290328v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto de Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS46999.2019.9002018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752699" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02268794v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290309v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Carvalho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339852" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394210" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2018.8617912" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203134v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Carpentier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Maitre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Quelene" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2018.8535526" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868264v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schaeffer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mezaour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci.2018.8533226" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf.2018.8409011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789807v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas.2018.8585458" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fcs.2017.8088943" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657109v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas.2017.8010148" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657124v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laugier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecctd.2017.8093261" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Khattabi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Afshari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F T Soares" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3109984.3109994" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535044v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01418133v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barniol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2016.7841312" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357884v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604760" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800986.2801020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222040v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekkas Konstantinos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222113v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuami Lasri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quemerais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934063" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222134v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573605" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222144v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pannier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329048" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222152v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938204" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898818v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Naviner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898819v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537771" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898815v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290434" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898807v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1404371.1404405" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898811v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1284480.1284521" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19872-9_13" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222104v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6627-6.ch002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00628802v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02404821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664184v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannael Bossard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12839336" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04646960v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Galv&#227;o" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12700232" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664171v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12808148" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04469371v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5589821" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471381v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5618267" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>