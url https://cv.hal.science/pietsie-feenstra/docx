--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -1196,252 +1196,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Encuentro con Andrea Chignoli: el montaje como tercera escritura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinémas d’Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cinelatino.6216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec Andrea Chignoli : le montage comme troisième écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinémas d’Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.138-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cinelatino.6206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Una veduta europea del cine de festivales: “el horizonte” del paisaje en el cine dans Dinámicas transnacionales de producción y difusión del cine entre América Latina y Europa: el papel de los festivales, Julie Amiot-Guillouet, Arturo Lozano Aguilar (dir)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietsie Feenstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivos de la Filmoteca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°77, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463947v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-04463955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Loach's LAND AND FREEDOM (1994): Conflicts and Questions Concerning Spanish Cinematographic Memories</w:t>
               </w:r>
@@ -2998,55 +2998,55 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « geste-performatif » de la chanson dans Madrid : le cinéma de Saura, Almodóvar, Patino,…dans Florence Belmonte, Maria Llombart Huesca (dir.),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietsie Feenstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville : transferts et métissages culturels (Espagne, années 60-années 90), en attente de parution aux PULM, 2025 (sous presse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">La ville : transferts et métissages culturels (Espagne, années 60-années 90), en attente de parution aux PULM, 2026 (sous presse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3240,55 +3240,59 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ‘veduta-fílmica’ de Fernando Solanas y de Patricio Guzmán: paisajes y memoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietsie Feenstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">DINÁMICAS TRANSNACIONALES DE LA DIVERSIDAD CULTURAL : CINE Y LITERATURA ENTRE FRANCIA Y AMÉRICA LATINA DESDE FINALES DEL SIGLO XX, Julie AMIOT-GUILLOUET, Gustavo GUERRERO &amp; Françoise MOULIN CIVIL (dir.)</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, Hybris Literatura y Cultura Latinoamericanas Vol. 7. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DINÁMICAS TRANSNACIONALES DE LA DIVERSIDAD CULTURAL : CINE Y LITERATURA ENTRE FRANCIA Y AMÉRICA LATINA DESDE FINALES DEL SIGLO XX, Julie AMIOT-GUILLOUET, Gustavo GUERRERO &amp; Françoise MOULIN CIVIL (dir.) Peter Lang, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4073,2249 +4077,2343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paysages de la mémoire dans les films de fiction : le spectre de l’enfant, témoin ou fantôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feenstra; Pietsie Sánchez-Biosca; Vicente. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cinéma espagnol : histoire et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.199-215, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">?Como leer los nuevos enfoques sobre mujeres directoras? Archivar, visibilizar, escenificar, pp. 37-70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Directoras de cine en Espana y America Latina, Nuevas voces y miradas, Pietsie Feenstra, Esther Gimeno Ugalde, Kathrin Sartingen (dir.), Frankfurt am Main, Peter Lang,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-3-631-62859-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Escenificar la memoria en La vida secreta de las palabras (2005) de Isabel Coixet, pp. 371-394 en :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietsie Feenstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Directoras de cine en Espana y América Latina. Nuevas voces y miradas, Pietsie Feenstra, Esther Gimeno Ugalde, Kathrin Sartingen (eds.) Peter Lang</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-3-631-62859-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Cómo leer los nuevos enfoques sobre mujeres directoras? Archivar, visibilizar, escenificar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietsie Feenstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feenstra; Pietsie Gimeno Ugalde; Esther Sartingen; Kathrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Directoras de cine en España y America Latina : nuevas voces y miradas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.37-70, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.199-215, 2014</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escenificar la memoria en La vida secreta de las palabras (2005) de Isabel Coixet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feenstra; Pietsie Gimeno Ugalde; Esther Sartingen; Kathrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Directoras de cine en España y América Latina: nuevas voces y miradas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.371-394, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-3-631-62859-1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El papel de las canciones en el cine español: Relacionando el &amp;quot;camp&amp;quot; (lo artificial) con el estereotipo (como lugar de memoria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lie Nadia; Mandolessi Silvana; Vandebosch Dagmar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El juego con los estereotipos. La redefinición de la identidad hispánica en la literatura y el cine postnacionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Lang, pp.363-372, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.371-394, 2014</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spain as a Land without Bread in the 1930s: Navigating myths about Spanish Land and Freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feenstra Wapke; Schiffers Antje. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images of farming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jap Sam Books, pp.160-173, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, P. Lang, pp.363-372, 2012</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canciones para después de una guerra&amp;quot; (1971, 1976) de Basilio Martin Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Torres Hortelano Lorenzo Javier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Directory of World Cinema: Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intellect, pp.138-141, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Jap Sam Books, pp.160-173, 2011</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Coixet : la influencia de una &amp;quot;estetica-publicitaria-transnacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vargas Maldona Juan Carlos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tendencias del cine iberoamericano en el nuevo milenio: Argentina, Brasil, España y Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Guadalajara, Centro Universitario de Arte, Arquit, pp.343-370, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Canciones para después de una guerra&amp;quot; (1971, 1976) de Basilio Martin Patino</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furtivos/poaches&amp;quot; (1975) de José Luis Borau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietsie Feenstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Torres Hortelano Lorenzo Javier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Directory of World Cinema: Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Intellect, pp.138-141, 2011</w:t>
+              <w:t xml:space="preserve">, Intellect, pp.191-192, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Intellect, pp.191-192, 2011</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chorégraphies de la mémoire : &amp;quot;Tango&amp;quot; de Carlos Saura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bluminger Christa; Lagny Michèle; Lindeperg Sylvie; Niney François; Rollet Sylvie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtres de la mémoire: Mouvement des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.91-97, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Guadalajara, Centro Universitario de Arte, Arquit, pp.343-370, 2011</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflit sur l'interdit, moteur de l'Histoire du cinéma espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feith Michel; Martinez-Vaisseur Pilar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles des vainqueurs, paroles de vaincus: Réécritures et révisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, pp.389-398, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.91-97, 2011</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El melo-drama de la marginalidad del cuerpo transexual: Melodia, cuerpos y &amp;quot;nuevas&amp;quot; sinfonías fílmicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doppelbaur Max; Sartingen Kathrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la zarzuela al cine: Los medios de comunicación populares y su traduccion de la voz marginal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Meidenbauer, pp.95-109, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, pp.389-398, 2011</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documentos dentro de la ficción: El impacto de la fotografia y la radio como elementos documentales en las películas sobre la infancia en la republica española</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tschilschke Christian von; Schmelzer Dagmar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Docuficción: Enlaces entre ficción y no-ficción en la cultura española actual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iberoamericana; Vervuert, pp.89-112, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Meidenbauer, pp.95-109, 2010</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berlin : à la recherche d'une couleur locale en théâtralisant la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grunert Andrea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écran des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corlet publications, pp.52-57, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Iberoamericana; Vervuert, pp.89-112, 2010</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique hollandaise et l'Espagne : deux documentaires sur les années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feenstra; Pietsie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire du cinéma espagnol (1975-2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corlet publications, pp.171-175, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Corlet publications, pp.52-57, 2010</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La teatralidad de la memoria en el musical Tango (1998) de Carlos Saura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verena Berger; Mercè Saumell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escenarios compartidos: Cine Y teatro en Espana en el umbral del siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIT Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-220, 2009, 978-3-8258-0471-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Corlet publications, pp.171-175, 2009</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Carlos Saura o el arte de heredar »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hub Hermans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miradas sobre Pasado y Presente en el cine español (1990-2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rodopi, pp. 117-132, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.207-220, 2009, 978-3-8258-0471-8</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dancing with &amp;quot;Spanishness&amp;quot;: Hollywood codes and the sites of memory in the Spanish contemporary musical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beck Jay; Rodríguez Ortega; Vicente. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Spanish cinema and genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manchester University Press, pp.241-258, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Manchester University Press, pp.241-258, 2008</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coreografias-monumentales en &amp;quot;La niña de tus ojos&amp;quot; (1998) de Fernando Trueba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feenstra Pietsie; Hermans Hub. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miradas sobre pasado y presente en el cine español (1990-2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rodopi, pp.99-116, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Rodopi, pp.99-116, 2008</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfance dans la mémoire cinématographique espagnole : &amp;quot;Les Bicyclettes sont pour l'été&amp;quot; (1984) et &amp;quot;La langue des papillons&amp;quot; (1998)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barillet Julie; Heitz Françoise; Louguet Patrick; Vienne Patrick. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enfant au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois presses université, pp.275-288, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nancy Berthier</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotyper pour interroger le mythe des Brigades Internationales dans &amp;quot;Ay Carmela&amp;quot; (1990) de Carlos Saura et &amp;quot;Tierra y Libertad&amp;quot; (1995) de Ken Loach, , pp. 185-200, dans Danielle Corrado et Viviane Alary (dir.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre d’Espagne en héritage : entre mémoire et oubli (de 1975 à nos jours), Centre de Recherches Université Blaise Pascal, Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando León : autor de un género: Cámaras intimistas sobre la marginalidad en el cine español</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pohl Burkhard; Turschmann Jorg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miradas glocales: Cine español en el cambio del milenio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iberoamericana; Vervuert, pp.201-218, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Best Place to be : bringing to life the past and the present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feenstra Wapke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Best Place: Roaming the cultural ground of the rural east in the Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Veenman Publishers, pp.218-240, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archétype de l'enfance comme mémoire cinématographique; pp. 95-111, dans Bénédicte Brémard, Bernard Sicot (dir.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images d'exil, En el balcón vacío, 1962: Film de Jomi García Ascot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, 2006, Université Paris X-Nanterre, Regards, n°10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entrevista a María Luisa Elio », pp. 161-167, dans Bénédicte Brémard, Bernard Sicot (dir.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Rodopi, pp. 117-132, 2008</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Alcala del Olmo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images d'exil, En el balcón vacío, 1962: Film de Jomi García Ascot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Regards N°10, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Artois presses université, pp.275-288, 2008</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps stéréotypé dans &amp;quot;La Vaquilla&amp;quot; (1985) de Luis García Berlanga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robic-Diaz Delphine; Dulac Elodie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'autre en images: Idées reçues et stéréotypes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.139-154, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires cinématographiques de la Guerre civile espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feigelson Kristian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caméra politique : cinéma et Stalinisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, pp.164-179, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Iberoamericana; Vervuert, pp.201-218, 2007</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buñuel during the Mexican Period: Space and the Construction of Myths, pp. 123-127, dans Peter Evans, Isabel Santaoalla (dir.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Buñuel XXI, Prensa Universitaria Zaragoza, Saragosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Veenman Publishers, pp.218-240, 2007</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mes Recherches Cinématographiques en Europe: un parcours entre les langues et les méthodes, ,pp. 163-172, dans Karine Brutin (dir.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cité internationale universitaire de Paris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudier, chercher ailleurs : les étudiants étrangers dans l’université française, Actes du colloque Cité Universitaire Internationale de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...386 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Loach, Terre et liberté dans: Musée virtuel, Guerre civile espagnole, Galerie: Cinéma et la Guerre civile, Vicente J.Benet, Antonio Cazorla-Sanchez, Adrian Shubert, 2025. https://www.vscw.ca/index.php/en/node/888</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietsie Feenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6462,51 +6560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietsie Feenstra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amiot-Guillouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietsie Feenstra," TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Verzero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://1955-4893" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Ortega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente S&#225;nchez-Biosca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051142v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gimeno Ugalde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Sartingen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wapke Feenstra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null Myvillages.Org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hub Hermans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Belmonte Grey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22607" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463947v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03546381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cinelatino.6206" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cinelatino.6216" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mullaly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062749v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3916/C29-2007-04" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18146/tmg.678" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jezabel Gutierrez Pequeno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Macarro Fernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/Fotocinema.2022.vi24" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Campos Rabad&#225;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463990v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056866v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056869v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/isbn/978-3-8258-0471-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Berthier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056882v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Alcala del Olmo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietsie Feenstra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amiot-Guillouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietsie Feenstra," TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Verzero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://1955-4893" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Ortega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente S&#225;nchez-Biosca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051142v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gimeno Ugalde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Sartingen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wapke Feenstra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null Myvillages.Org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hub Hermans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Belmonte Grey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22607" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cinelatino.6216" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03546381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cinelatino.6206" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mullaly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062749v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3916/C29-2007-04" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18146/tmg.678" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jezabel Gutierrez Pequeno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Macarro Fernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/Fotocinema.2022.vi24" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Campos Rabad&#225;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056866v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056869v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/isbn/978-3-8258-0471-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649365v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Berthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056882v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Alcala del Olmo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>