--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -587,243 +587,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver Craft and Temples in the Shaping of Wua-Lai Neighbourhood Projects: Towards Analysing the Grassroots Mobilisation in Chiang Mai (Thailand)</w:t>
+                <w:t xml:space="preserve">Thai Urban Heritage in the Making : Words and Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pijika Pumketkao-Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop "Building City Knowledge from Neighbourhoods"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asia Research Institute, National University of Singapore; Southeast Asia Neighborhoods Network (SEANNET), Mar 2021, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">12th International Convention of Asia Scholars (ICAS 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute for Asian Studies (IIAS); Kyoto Seika University; GIS Asie, Aug 2021, Kyoto (Online), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642484v1</w:t>
+                <w:t xml:space="preserve">hal-04642479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thai Urban Heritage in the Making : Words and Representations</w:t>
+                <w:t xml:space="preserve">Archival city : Documenter la ville ordinaire de l'Asie du Sud-est : Étude de cas de Chiang Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pijika Pumketkao-Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Convention of Asia Scholars (ICAS 12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées annuelles du réseau DocAsie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau DocAsie; les bibliothèques de l’Université de Strasbourg; Centre européen d’étude japonaise d’Alsace; Bnu, Jun 2021, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/m47j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642479v1</w:t>
+                <w:t xml:space="preserve">hal-04642482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archival city : Documenter la ville ordinaire de l'Asie du Sud-est : Étude de cas de Chiang Mai</w:t>
+                <w:t xml:space="preserve">Silver Craft and Temples in the Shaping of Wua-Lai Neighbourhood Projects: Towards Analysing the Grassroots Mobilisation in Chiang Mai (Thailand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pijika Pumketkao-Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du réseau DocAsie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International workshop "Building City Knowledge from Neighbourhoods"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asia Research Institute, National University of Singapore; Southeast Asia Neighborhoods Network (SEANNET), Mar 2021, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/m47j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04642482v1</w:t>
+                <w:t xml:space="preserve">hal-04642484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter la ville ordinaire : Cas d'étude Chiang Mai (Thaïlande)</w:t>
               </w:r>
@@ -1183,463 +1183,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Resistance of the Yan (neighbourhood) and its Meaning in Contemporary Chiang Mai</w:t>
+                <w:t xml:space="preserve">Les mots et les projets patrimoniaux en Thaïlande : le rôle des &amp;quot;passeurs&amp;quot; dans l'évolution de la catégorie de patrimoine immatériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pijika Pumketkao-Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale « Lanes and neighbourhood in cities in Asia »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Future Cities Laboratory, Singapore-ETH Centre, ARI Asia Research Institute, National University of Singapore, Jun 2016, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Séminaire « Circulation des références urbaines et assemblages locaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Élisabeth Peyroux et Thierry Sanjuan, Groupe de travail « Circulation des modèles et hétérogénéité des développements »; UMR 245 Cessma; UMR 8586 Prodig, labex DynamiTe (Comue HeSam), Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642500v1</w:t>
+                <w:t xml:space="preserve">hal-04642499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mots et les projets patrimoniaux en Thaïlande : le rôle des &amp;quot;passeurs&amp;quot; dans l'évolution de la catégorie de patrimoine immatériel</w:t>
+                <w:t xml:space="preserve">Little People in Conservation : Bridging the Divide between Local and International Norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pijika Pumketkao-Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Circulation des références urbaines et assemblages locaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Élisabeth Peyroux et Thierry Sanjuan, Groupe de travail « Circulation des modèles et hétérogénéité des développements »; UMR 245 Cessma; UMR 8586 Prodig, labex DynamiTe (Comue HeSam), Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on “The Heritage of Ancient and Urban Sites: Giving Voice to Local Priorities”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nalanda-Sriwijaya Centre; ISEAS - Yusof Ishak Institute, Mar 2016, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642499v1</w:t>
+                <w:t xml:space="preserve">hal-04642139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Little People in Conservation : Bridging the Divide between Local and International Norms</w:t>
+                <w:t xml:space="preserve">L’action patrimoniale dissonnante à Chiangmai (Thaïlande) : Normes, projets de conservation et pratiques alternatives territorialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pijika Pumketkao-Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Peyronnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on “The Heritage of Ancient and Urban Sites: Giving Voice to Local Priorities”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nalanda-Sriwijaya Centre; ISEAS - Yusof Ishak Institute, Mar 2016, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Association of Critical Heritage Studies (ACHS) conference 2016 - What does heritage change?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Critical Heritage Studies (ACHS), Jun 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642139v1</w:t>
+                <w:t xml:space="preserve">hal-04641853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action patrimoniale dissonnante à Chiangmai (Thaïlande) : Normes, projets de conservation et pratiques alternatives territorialisées</w:t>
+                <w:t xml:space="preserve">The Resistance of the Yan (neighbourhood) and its Meaning in Contemporary Chiang Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pijika Pumketkao-Lecourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Peyronnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association of Critical Heritage Studies (ACHS) conference 2016 - What does heritage change?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Critical Heritage Studies (ACHS), Jun 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Conférence internationale « Lanes and neighbourhood in cities in Asia »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Future Cities Laboratory, Singapore-ETH Centre, ARI Asia Research Institute, National University of Singapore, Jun 2016, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641853v1</w:t>
+                <w:t xml:space="preserve">hal-04642500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures hybrides, savoirs mutants, tiers lieux : quelle légitimité ?</w:t>
+                <w:t xml:space="preserve">Surmonter une dichotomie: Interprétations de la notion de patrimoine immatériel en Thaïlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pijika Pumketkao-Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eprouver l'interculturalité, colloque-atelier 19-20 nov. 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5e Congrès Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Asie; Institut national des langues et civilisations orientales(Inalco); le Réseau Asie &amp; Pacifique(CNRS), Sep 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641771v1</w:t>
+                <w:t xml:space="preserve">hal-04642501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surmonter une dichotomie: Interprétations de la notion de patrimoine immatériel en Thaïlande</w:t>
+                <w:t xml:space="preserve">Figures hybrides, savoirs mutants, tiers lieux : quelle légitimité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pijika Pumketkao-Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès Asie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eprouver l'interculturalité, colloque-atelier 19-20 nov. 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Hatzfeld et le GIS IPAPIC avec le soutien du Ministère de la Culture, Nov 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/scdw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642501v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance between Heritage Conservation and Urban Development: The Survival of 'Tong Lau' Shophouse on Wing Lee Street at Hong Kong and The Making of Neighborhood Heritage</w:t>
               </w:r>
@@ -2665,151 +2665,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Heritage Making in Thailand: Circulation, Adoption and Translation</w:t>
+                <w:t xml:space="preserve">Studio projet et TD Analyse urbaine « Siem Reap-Angkor &amp; Chiang Mai, patrimoine/tourisme, contemporanéité/développement » (master 1et 2), ENSA de Paris-Belleville, 2014-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pijika Pumketkao-Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642187v1</w:t>
+                <w:t xml:space="preserve">hal-04642644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studio projet et TD Analyse urbaine « Siem Reap-Angkor &amp; Chiang Mai, patrimoine/tourisme, contemporanéité/développement » (master 1et 2), ENSA de Paris-Belleville, 2014-2019</w:t>
+                <w:t xml:space="preserve">Local Heritage Making in Thailand: Circulation, Adoption and Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pijika Pumketkao-Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642644v1</w:t>
+                <w:t xml:space="preserve">hal-04642187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studio projet et TD Analyse urbaine « Le local ici et là-bas : une étude comparée et projectuelle de l'habitat populaire. Studio Bagnolet » (master 1 et 2), ENSA de Paris-belleville, 2015-2016</w:t>
               </w:r>
@@ -3382,51 +3382,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47ED83FC"/>
+    <w:nsid w:val="CF440134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3613,51 +3613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pijika-pumketkao-lecourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2608-2828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijika Pumketkao-Lecourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.185" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komson Teeraparbwong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranom Tansukanun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12355" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03015291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peyronnie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6732" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qjwz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642482v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m47j" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v0ti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gamberi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peyronnie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/scdw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/uyqb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prin Jhearmaneechotechai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/beu7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642187v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/uz49" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02610768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijika Pumketkao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02915416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC1021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pijika-pumketkao-lecourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2608-2828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijika Pumketkao-Lecourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.185" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komson Teeraparbwong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranom Tansukanun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12355" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03015291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peyronnie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6732" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qjwz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m47j" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v0ti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gamberi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peyronnie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/scdw" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/uyqb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prin Jhearmaneechotechai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/beu7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/uz49" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02610768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijika Pumketkao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02915416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC1021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>