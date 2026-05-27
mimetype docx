--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -1472,174 +1472,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surmonter une dichotomie: Interprétations de la notion de patrimoine immatériel en Thaïlande</w:t>
+                <w:t xml:space="preserve">Figures hybrides, savoirs mutants, tiers lieux : quelle légitimité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pijika Pumketkao-Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès Asie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eprouver l'interculturalité, colloque-atelier 19-20 nov. 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Hatzfeld et le GIS IPAPIC avec le soutien du Ministère de la Culture, Nov 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/scdw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642501v1</w:t>
+                <w:t xml:space="preserve">hal-04641771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures hybrides, savoirs mutants, tiers lieux : quelle légitimité ?</w:t>
+                <w:t xml:space="preserve">Surmonter une dichotomie: Interprétations de la notion de patrimoine immatériel en Thaïlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pijika Pumketkao-Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eprouver l'interculturalité, colloque-atelier 19-20 nov. 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5e Congrès Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Asie; Institut national des langues et civilisations orientales(Inalco); le Réseau Asie &amp; Pacifique(CNRS), Sep 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/scdw⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04641771v1</w:t>
+                <w:t xml:space="preserve">hal-04642501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance between Heritage Conservation and Urban Development: The Survival of 'Tong Lau' Shophouse on Wing Lee Street at Hong Kong and The Making of Neighborhood Heritage</w:t>
               </w:r>
@@ -3382,51 +3382,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF440134"/>
+    <w:nsid w:val="26D8CF45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3613,51 +3613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pijika-pumketkao-lecourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2608-2828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijika Pumketkao-Lecourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.185" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komson Teeraparbwong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranom Tansukanun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12355" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03015291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peyronnie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6732" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qjwz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m47j" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v0ti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gamberi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peyronnie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/scdw" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/uyqb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prin Jhearmaneechotechai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/beu7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/uz49" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02610768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijika Pumketkao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02915416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC1021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pijika-pumketkao-lecourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2608-2828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijika Pumketkao-Lecourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.185" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komson Teeraparbwong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranom Tansukanun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12355" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03015291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peyronnie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6732" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qjwz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m47j" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v0ti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gamberi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peyronnie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/scdw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/uyqb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prin Jhearmaneechotechai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/beu7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/uz49" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02610768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijika Pumketkao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02915416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC1021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>