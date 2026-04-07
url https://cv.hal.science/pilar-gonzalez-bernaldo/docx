--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -272,195 +272,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">¿Aires buenos o cuerpos sanos? : Morbilidad y mortalidad de los extranjeros de la Ciudad de Buenos Aires, 1887-1922</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Gonzalez Bernaldo de Quirós</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migraciones transatlánticas. Desplazamientos, etnicidad y política</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sociabilidad y regímenes de lo social en sociedades post-imperiales: Una aproximación histórica a partir del caso argentino durante el largo siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociabilidades en la historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.213-234, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulations en histoire et histoire des circulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pilar Gonzalez Bernardo; Liliane Hilaire-Perez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs-mondes. Mobilités et circulation des savoirs du Moyen Age au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 2015, 978-27535-3517-6</w:t>
@@ -502,51 +502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un passeport en héritage : reconstruction généalogique de la mémoire familiale de migrants argentins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immigration et travail aux États-Unis / sous la direction de Bénédicte Deschamps et Isabelle Richet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.173-195, 2013, 978-2-343-01288-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -571,51 +571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Municipalidad e institución de lo social: iniciativas particulares y regulación pública de la beneficencia en la ciudad de Bs As durante el siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La temprana cuestión social. La ciudad de Buenos Aires durante la segunda mitad del siglo XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-86, 2010, 978-84-16335-05-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -640,51 +640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Agulhon, un historiador de la República</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El círculo burgués, seguido de Una pequeña biografía intelectual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -709,51 +709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étrangers à la nation, citoyens dans la cité : l'expérience politique des étrangers dans la ville de Buenos Aires pendant la deuxième moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etrangers et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -791,51 +791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuando el sujeto deviene objeto: la construcción del exilio argentino en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Represión y Destierro. Itinerarios del Exilio Argentino</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -860,51 +860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociabilidad, espacio urbano y politización en la ciudad de Buenos Aires (1820-1852)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vida política. Armas, votos y voces en la Argentina del siglo XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.191-204, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1015,51 +1015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire comparée des émigrations politiques en France et en Argentine : un nouveau chantier de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emigration politique en France et en Argentine une perspective comparative. France-Argentine. Italiens et Espagnols en Argentine et en France, XIXe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-42, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1084,51 +1084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire comparée des émigrations politiques en France et en Argentine : un nouveau chantier de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emigration politique. Une perspective comparative. Italiens et Espagnols en Argentine et en France, XIXe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1153,51 +1153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los clubes electorales durante la secesión del Estado de Buenos Aires (1852-1861): la articulación de dos lógicas de representación política en el seno de la esfera pública porteña.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciudadanía política y formación de las naciones. Perspectivas históricas de América Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1222,51 +1222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vida privada y vinculos comunitarios : formas de sociabilidad popular en la ciudad de Buenos Aires durante la primera mitad del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia de la vida privada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1392,51 +1392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estanislao Zeballos and the Argentine Doctrine of Human Private Law: A Micro-Social Approach to the History of Private International Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jus Gentium. Journal of International Legal History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, HISTORIES OF INTERNATIONAL LAWYERS BETWEEN TRAJECTORIES, PRACTICES, AND DISCOURSES, nº2 (5), pp.529-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1602,1136 +1602,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El &amp;quot;momento resista&amp;quot;. Bordes y desbordes de lo pensado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Di Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario · IEHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33(2) · 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mettre l’immigrant en vitrine : enjeux mémoriels du musée de l’Immigration de Buenos Aires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêtes &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Independencia desde una perspectiva global: soberanía y derecho internacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prismas. Revista de historia intelectual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux des politiques de nationalité dans le contexte de migrations post-impériales : le cas de l’Argentine, 1853-1931</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.71 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rh19.4922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El «momento mutualista» en la formulación de un sistema de protección social en Argentina: socorro mutuo y prevención subsidiada a comienzos del siglo XX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Gonzalez Bernaldo de Quirós</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Indias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (257), pp.157 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/revindias.2013.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tramitar y transmitir un pasaporte comunitario Reconstrucciones de la memoria genealógica familiar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariano Di Pasquale</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jedilcki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios Migratorios Latinoamericanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilidade e protección: unha aproximación comparativa do desenvolvemento de formas de axuda mutua en Francia e Arxentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudos migratorios: revista galega de análise das migracións</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Movilidad y protección: un enfoque comparativo del desarrollo de las sociedades de ayuda mutua entre los inmigrantes en Francia y Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios Migratorios. Revista Galega de Análisis das Migraciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentación [Emigrar en tiempos de crisis. Exilios latinoamericanos en Francia en el siglo XX]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Gonzalez Bernaldo de Quirós</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario de Estudios Americanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64, pp.15 - 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una ciudadanía de residencia: la experiencia de los extranjeros en la ciudad de Buenos Aires en momentos de grandes flujos migratorios (1882-1917)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrepasados Revista de Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.47 - 66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOCIABILIDAD Y OPINIÓN PÚBLICA EN BUENOS AIRES (1821-1852)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Gonzalez Bernaldo de Quirós</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia Contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 27, pp.663 - 694</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beneficencia y gobierno en la ciudad de Buenos Aires (1821-1861)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín del Instituto de Historia Argentina y Americana « Dr. Emiliano Ravignani »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LITERATURA INJURIOSA Y OPINIÓN PÚBLICA EN SANTIAGO DE CHILE DURANTE LA PRIMERA MITAD DEL SIGLO XIX*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Gonzalez Bernaldo de Quirós</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios públicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La identidad nacional en el Rio de la Plata post-colonial. Continuidades y rupturas con el Antiguo Régimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuário de la Revista del Instituto de Estudios Histórico Sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;identidad nacional&amp;quot; en el Rio de la Plata post-colonial. Continuidades y rupturas con el Antiguo Régimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anuario · IEHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33(2) · 2018</w:t>
+              <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...879 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAS PULPERIAS PORTEñAS: HISTORIA DE UNA EXPRESION DE SOCIABILIDAD POPULAR EN LA CIUDAD DE BUENOS AIRES DURANTE LA PRIMERA MITAD DEL SIGLO XIX.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siglo XIX Revista de HIstoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2756,51 +2756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Revolución Francesa y la emergencia de nuevas prácticas de la política: la irrupción de la sociabilidad política en el Río de la Plata revolucionario (1810-1815)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín del Instituto de Historia Argentina y Americana « Dr. Emiliano Ravignani »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Tercera Serie, 1er semestre 1991 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2945,51 +2945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Agulhon, un historiador de la República en Maurice Agulhon, El círculo burgués, seguido de Una pequeña autobiografía intelectual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3046,51 +3046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Crips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3125,51 +3125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emigration politique. Une perspective comparative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Devoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3333,51 +3333,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Agulhon (1926-2014) La República tras bastidores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3427,51 +3427,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of Europe among Argentine migrants in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar González Bernaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedilcki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3675,51 +3675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gonzalez Bernaldo de Quir&#243;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582580v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gonz&#225;lez Bernaldo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivodeindianos.es/publicaciones" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/es.v57i2.8806" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Di Pasquale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4922" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/revindias.2013.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedilcki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934085v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03580147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caiozzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Crips" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Devoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gonzalez Bernaldo de Quir&#243;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582580v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gonz&#225;lez Bernaldo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivodeindianos.es/publicaciones" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/es.v57i2.8806" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Di Pasquale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4922" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/revindias.2013.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedilcki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934085v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03580147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caiozzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Crips" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Devoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>