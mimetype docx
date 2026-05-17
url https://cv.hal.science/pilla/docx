--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,4436 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4384 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laércio LIMA PILLA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CRCN CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0997-586X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">202751953</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=i189aV0AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Algorithms for Scheduling with/without Deadline Constraints where Rejection Costs are Proportional to Processing Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esragul Korkmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (12), pp.2596-2608. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2025.3605674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling Algorithms for Software-Defined Radio Pipelined and Replicated Task Chains on Multicore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.105106. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2025.105106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Algorithms for Federated Learning with Minimal Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2023.3240833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775491v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Performance and Energy Across Problem Sizes Through a Search Space Exploration and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Scravaglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Guermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 180, pp.104720. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2023.104720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimSGamE : Scheduling simulator for modern game engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Regragui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (76), pp.4592. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.04592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTful: A model for user-defined schedulers targeting multiple high-performance computing runtime systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Méhaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454426v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm Selection Framework for Legalization Using Deep Convolutional Neural Networks and Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheiny Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Augusto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Livramento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2021.3079126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PackStealLB: A scalable distributed load balancer based on work stealing and workload discretization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio C Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.34-45. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2020.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405735v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Thread and Data Mapping Using a Sharing-Aware Memory Management Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo H M Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Diener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe O A Navaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (4), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3433687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EagerMap: A Task Mapping Algorithm to Improve Communication and Load Balancing in Clusters of Multicore Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Diener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Navaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3309711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance/energy trade-off in scientific computing: the case of ARM big.LITTLE and Intel Sandy Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Padoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francieli Z. Boito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Bastos Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier Alexandre Navaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computers &amp; Digital Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cdt.2014.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ComprehensiveBench: a Benchmark for the Extensive Evaluation of Global Scheduling Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Bozetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Navaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Méhaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Strategies for Partially-Replicable Task Chains on Two Types of Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Idouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milano, Italy. pp.896-905, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-Based HPC in the Cloud: Price-Performance Analysis of N-Body Simulations with StarPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanderlei Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2025 - 13th IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Contraction Strategies for the Scalar Product in the Tensor-Train Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atte Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemysław Dominikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Pointal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2025 - 31 International European Conference on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dresden, Germany. pp.63-77, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99872-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Time and Energy-Aware Client Selection Algorithms for Federated Learning on Heterogeneous Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Lira Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Maria de A. Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 36th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hilo, France. pp.148-158, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBAC-PAD63648.2024.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1.25(1+ε)-Approximation Algorithm for Scheduling with Rejection Costs Proportional to Processing Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esragul Korkmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International European Conference on Parallel and Distributed Computing (Euro-Par)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Madrid, Spain. pp.225-238, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-69577-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring scheduling algorithms for parallel task graphs: a modern game engine case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Regragui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International European Conference on Parallel and Distributed Computing (Euro-Par)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.103-118, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12597-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Task Assignment for Heterogeneous Federated Learning Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Parallel and Distributed Processing Symposium (IPDPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Portland, OR, United States. pp.661-670, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS49936.2021.00074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Matters: Application Process Mapping on 3-D Processor Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas H. Müller Korndörfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bielert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florina M. Ciorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Load Balancing based on Machine Learning for Iterative Parallel Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Victoria C R Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio C Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Västerås, Sweden. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP50117.2020.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On server-side file access pattern matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francieli Zanon Boito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Nou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luca Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Méhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCS 2019 - 17th International Conference on High Performance Computing &amp; Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCS48598.2019.9188092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Deep Learning Can Drive Physical Synthesis Towards More Predictable Legalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheiny Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Livramento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3299902.3309754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Memory Graph Representation for Load Balancing Data: Accelerating Data Structure Generation for Decentralized Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCS 2019 - 17th International Conference on High Performance Computing &amp; Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.787-794, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCS48598.2019.9188134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Global Schedulers' Complexity Through Runtime System Decoupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Méhaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCAD 2018 - XIX Simpósio de Sistemas Computacionais de Alto Desempenho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, São Paulo, Brazil. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Batch Task Migration Approach for Decentralized Global Rescheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBAC-PAD 2018 - International Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.49-56, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAHPC.2018.8645953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Multi-Threaded Legalization Through k-d Tree Circuit Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheiny Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luís Güntzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBCCI 2018 - 31st Symposium on Integrated Circuits and Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bento Gonçalves, Brazil. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBCCI.2018.8533264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Energy by Exploiting Residual Imbalances on Iterative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Padoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Bastos Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier Alexandre Navaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Méhaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st annual IEEE International High Performance Computing (HiPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Near-Optimal Contraction Strategies for the Scalar Product in the Tensor-Train Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemysław Dominikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atte Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Pointal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laercio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2025 - 39th IEEE International Parallel &amp; Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy. 2025 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW), pp.1274-1276, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploration of Quasi-Optimal Tensor Contraction Strategies for Dot Product in Tensor-Train Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atte Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Pointal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE23 - SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Scheduling Strategies for Partially-Replicable Task Chains on Heterogeneous Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Idouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaCS-FL: A Metaheuristic-Based Framework for Client Selection in Federated Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Lira Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Boeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Maria de A. Drummond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Workload Scheduling Algorithm for Data-Parallel Applications on Heterogeneous Platforms based on Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9487, CNRS; LaBRI; Inria; Université de Bordeaux; Bordeaux INP. 2022, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776372v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of Vectorization for Fortran Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9147, Inria Grenoble Rhône-Alpes. 2018, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental codes and results for the paper &amp;quot;A 5/4(1+eps)-Approximation Algorithm for Scheduling with Rejection Costs Proportional to Processing Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esragul Korkmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:53aa25178b70f7d119690440f64912c226521893;origin=https://hal.archives-ouvertes.fr/hal-04517532;visit=swh:1:snp:690ab9c97d792e39eb94c530093dc36623bb9dac;anchor=swh:1:rel:f7390f430900bcc0a290b2fc33d2ab5285922588;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4491,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FBDC541"/>
+    <w:nsid w:val="1F87297E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4722,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pilla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0997-586X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202751953" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouzel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3605674" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228117v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Orhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cassagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2025.105106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Scravaglieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2023.104720" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775491v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2023.3240833" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Regragui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04592" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo H M Cruz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Diener" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe O A Navaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3433687" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Netto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheiny Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Augusto Fontana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Livramento" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2021.3079126" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454426v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Freitas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Castro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2977" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405735v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio C Castro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2020.12.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cruz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Navaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3309711" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Luiz Padoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Z. Boito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Bastos Castro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier Alexandre Navaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2014.0074" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bozetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Munhoz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Castro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Idouar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00140" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atte Torri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Dominikowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pointal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99872-0_5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690494v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lira Nunes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boeres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Maria de A. Drummond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD63648.2024.00021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_16" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954040v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS49936.2021.00074" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617127v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H. M&#252;ller Kornd&#246;rfer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bielert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina M. Ciorba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria C R Oikawa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP50117.2020.00021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02079899v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Nou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luca Bez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188092" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Fontana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3299902.3309754" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s G&#252;ntzel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2018.8533264" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01860626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAHPC.2018.8645953" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laercio Lima Pilla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00210" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170215v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776372v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688488v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04517532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:53aa25178b70f7d119690440f64912c226521893;origin=https://hal.archives-ouvertes.fr/hal-04517532;visit=swh:1:snp:690ab9c97d792e39eb94c530093dc36623bb9dac;anchor=swh:1:rel:f7390f430900bcc0a290b2fc33d2ab5285922588;path=/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pilla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0997-586X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202751953" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=i189aV0AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3605674" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228117v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Orhan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cassagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2025.105106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775491v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2023.3240833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Scravaglieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2023.104720" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Regragui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04592" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454426v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Freitas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Castro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2977" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Netto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheiny Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Augusto Fontana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Livramento" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2021.3079126" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405735v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio C Castro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2020.12.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo H M Cruz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Diener" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe O A Navaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3433687" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cruz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Navaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3309711" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Luiz Padoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Z. Boito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Bastos Castro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier Alexandre Navaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2014.0074" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bozetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Idouar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Munhoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Castro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atte Torri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Dominikowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pointal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99872-0_5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690494v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lira Nunes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boeres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Maria de A. Drummond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD63648.2024.00021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670834v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_16" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954040v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS49936.2021.00074" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H. M&#252;ller Kornd&#246;rfer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bielert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina M. Ciorba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria C R Oikawa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP50117.2020.00021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02079899v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Nou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luca Bez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188092" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Fontana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3299902.3309754" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01860626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAHPC.2018.8645953" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s G&#252;ntzel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2018.8533264" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laercio Lima Pilla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00210" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293282v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170215v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776372v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688488v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04517532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:53aa25178b70f7d119690440f64912c226521893;origin=https://hal.archives-ouvertes.fr/hal-04517532;visit=swh:1:snp:690ab9c97d792e39eb94c530093dc36623bb9dac;anchor=swh:1:rel:f7390f430900bcc0a290b2fc33d2ab5285922588;path=/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>